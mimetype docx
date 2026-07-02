--- v1 (2026-04-27)
+++ v2 (2026-07-02)
@@ -1,47 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -592,57 +588,58 @@
         </w:rPr>
         <w:t>PERSONAL DETAILS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4937" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="1273"/>
-        <w:gridCol w:w="820"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="208"/>
+        <w:gridCol w:w="612"/>
+        <w:gridCol w:w="1135"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="285"/>
         <w:gridCol w:w="720"/>
-        <w:gridCol w:w="208"/>
-        <w:gridCol w:w="1165"/>
+        <w:gridCol w:w="695"/>
+        <w:gridCol w:w="678"/>
         <w:gridCol w:w="32"/>
         <w:gridCol w:w="1133"/>
       </w:tblGrid>
       <w:tr w:rsidR="00971CF4" w:rsidRPr="00620F25" w14:paraId="68FE1A3B" w14:textId="77777777" w:rsidTr="00971CF4">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="05CC7E45" w14:textId="77777777" w:rsidR="00971CF4" w:rsidRPr="00620F25" w:rsidRDefault="00971CF4" w:rsidP="00971CF4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="85" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
@@ -657,51 +654,51 @@
                 <w:color w:val="231F20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TRB Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1283252975"/>
             <w:placeholder>
               <w:docPart w:val="7FC29370B5AB4576B4EDB303048CE070"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3586" w:type="pct"/>
-                <w:gridSpan w:val="10"/>
+                <w:gridSpan w:val="11"/>
                 <w:noWrap/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1114E0BB" w14:textId="77777777" w:rsidR="00971CF4" w:rsidRDefault="00971CF4" w:rsidP="005571ED">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BC3A80">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -757,51 +754,51 @@
                 <w:color w:val="231F20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-418169302"/>
             <w:placeholder>
               <w:docPart w:val="87CB26E60BB045CD801259B4C11FF5D6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3586" w:type="pct"/>
-                <w:gridSpan w:val="10"/>
+                <w:gridSpan w:val="11"/>
                 <w:noWrap/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1D76921D" w14:textId="77777777" w:rsidR="0049621D" w:rsidRPr="00620F25" w:rsidRDefault="002A6BED" w:rsidP="005571ED">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001E0D1F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -857,51 +854,51 @@
                 <w:color w:val="231F20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Names</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="242697532"/>
             <w:placeholder>
               <w:docPart w:val="62BF35E919FC4D39A6454999879E1807"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3586" w:type="pct"/>
-                <w:gridSpan w:val="10"/>
+                <w:gridSpan w:val="11"/>
                 <w:noWrap/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3605772F" w14:textId="77777777" w:rsidR="0049621D" w:rsidRPr="00620F25" w:rsidRDefault="002A6BED" w:rsidP="005571ED">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001E0D1F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -948,88 +945,89 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="540709819"/>
             <w:placeholder>
               <w:docPart w:val="1B114EA99FFA4F32AB6FD0459D7D308D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3586" w:type="pct"/>
-                <w:gridSpan w:val="10"/>
+                <w:gridSpan w:val="11"/>
                 <w:noWrap/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="73C8373C" w14:textId="77777777" w:rsidR="0049621D" w:rsidRPr="00620F25" w:rsidRDefault="002A6BED" w:rsidP="005571ED">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001E0D1F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002A6BED" w:rsidRPr="00620F25" w14:paraId="3D9B8817" w14:textId="77777777" w:rsidTr="00971CF4">
+      <w:tr w:rsidR="00ED610D" w:rsidRPr="00620F25" w14:paraId="3D9B8817" w14:textId="77777777" w:rsidTr="0028449B">
         <w:trPr>
           <w:trHeight w:val="56"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="pct"/>
             <w:noWrap/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7387350B" w14:textId="77777777" w:rsidR="0049621D" w:rsidRPr="00620F25" w:rsidRDefault="0049621D" w:rsidP="00971CF4">
+          <w:p w14:paraId="7387350B" w14:textId="77777777" w:rsidR="00ED610D" w:rsidRPr="00620F25" w:rsidRDefault="00ED610D" w:rsidP="00ED610D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="85" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00620F25">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00620F25">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
@@ -1055,255 +1053,330 @@
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00620F25">
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e.g. Mr/Mrs/Ms/Miss/Dr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="938875195"/>
             <w:placeholder>
-              <w:docPart w:val="19CB0325224B4B859F2E0E62B4AA1449"/>
+              <w:docPart w:val="95F8DE440C9643BC92361AF0DCBCE9A6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1394" w:type="pct"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="697" w:type="pct"/>
+                <w:gridSpan w:val="2"/>
                 <w:noWrap/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="250AD8E4" w14:textId="77777777" w:rsidR="0049621D" w:rsidRPr="00620F25" w:rsidRDefault="002A6BED" w:rsidP="005571ED">
+              <w:p w14:paraId="250AD8E4" w14:textId="68EFCA47" w:rsidR="00ED610D" w:rsidRPr="00620F25" w:rsidRDefault="00ED610D" w:rsidP="005571ED">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001E0D1F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="548" w:type="pct"/>
+            <w:tcW w:w="822" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C51ECAD" w14:textId="59C0FA1B" w:rsidR="00ED610D" w:rsidRPr="00620F25" w:rsidRDefault="00ED610D" w:rsidP="00ED610D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Male</w:t>
+            </w:r>
+            <w:r w:rsidR="00020542">
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="231F20"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="32"/>
+                </w:rPr>
+                <w:id w:val="202833370"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:color w:val="231F20"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="400" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2F59E7" w14:textId="77777777" w:rsidR="0049621D" w:rsidRPr="002C7DBC" w:rsidRDefault="0049621D" w:rsidP="00B767B3">
+          <w:p w14:paraId="2C2F59E7" w14:textId="1EBFB866" w:rsidR="00ED610D" w:rsidRPr="002C7DBC" w:rsidRDefault="00ED610D" w:rsidP="00ED610D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="85" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-20"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C7DBC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Male</w:t>
+              <w:t>Female</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="231F20"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="314846968"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="548" w:type="pct"/>
+                <w:tcW w:w="800" w:type="pct"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
                 <w:noWrap/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2F98B9CD" w14:textId="77777777" w:rsidR="0049621D" w:rsidRPr="00620F25" w:rsidRDefault="00B767B3" w:rsidP="00B767B3">
+              <w:p w14:paraId="2F98B9CD" w14:textId="7C6D4EF1" w:rsidR="00ED610D" w:rsidRPr="00620F25" w:rsidRDefault="0028449B" w:rsidP="00ED610D">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:after="0" w:line="377" w:lineRule="exact"/>
                   <w:ind w:right="524"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00620F25">
+                <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="231F20"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="548" w:type="pct"/>
+            <w:tcW w:w="319" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="111CC0DF" w14:textId="77777777" w:rsidR="0049621D" w:rsidRPr="002C7DBC" w:rsidRDefault="0049621D" w:rsidP="00B767B3">
+          <w:p w14:paraId="111CC0DF" w14:textId="5653B98E" w:rsidR="00ED610D" w:rsidRPr="002C7DBC" w:rsidRDefault="00ED610D" w:rsidP="00ED610D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="85" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="-20"/>
-              <w:jc w:val="right"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C7DBC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Femal</w:t>
-[...8 lines deleted...]
-              <w:t>e</w:t>
+              <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="231F20"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-1834524556"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="548" w:type="pct"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
                 <w:noWrap/>
+                <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="171FE4DC" w14:textId="77777777" w:rsidR="0049621D" w:rsidRPr="00620F25" w:rsidRDefault="00B767B3" w:rsidP="00B767B3">
+              <w:p w14:paraId="171FE4DC" w14:textId="77777777" w:rsidR="00ED610D" w:rsidRPr="00620F25" w:rsidRDefault="00ED610D" w:rsidP="00ED610D">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:after="0" w:line="377" w:lineRule="exact"/>
                   <w:ind w:right="404"/>
+                  <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00620F25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="231F20"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="002A6BED" w:rsidRPr="00620F25" w14:paraId="0EE21420" w14:textId="77777777" w:rsidTr="00971CF4">
         <w:trPr>
           <w:trHeight w:val="340"/>
@@ -1377,50 +1450,51 @@
               <w:t>Aboriginal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="231F20"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:id w:val="-19628401"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="386" w:type="pct"/>
+                <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                 </w:tcBorders>
                 <w:noWrap/>
               </w:tcPr>
               <w:p w14:paraId="4D64C01D" w14:textId="77777777" w:rsidR="00D25013" w:rsidRPr="00620F25" w:rsidRDefault="00D25013" w:rsidP="00D25013">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="68" w:right="-23"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                     <w:color w:val="231F20"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00620F25">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
@@ -5304,51 +5378,50 @@
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="20" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="70" w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Telephone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="231F20"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1408456462"/>
             <w:placeholder>
               <w:docPart w:val="F6AFBB130DF244BB8615FF47F6C9F7DC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3544" w:type="dxa"/>
@@ -6668,51 +6741,50 @@
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C64C32E" w14:textId="1F6E919F" w:rsidR="00875986" w:rsidRDefault="00875986" w:rsidP="00F47371">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00620F25">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPLICANT </w:t>
       </w:r>
       <w:r w:rsidR="0036518A">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DECLARATION</w:t>
       </w:r>
       <w:r w:rsidR="009D6768">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0227539B" w14:textId="65B873FD" w:rsidR="001C4F2A" w:rsidRPr="00140369" w:rsidRDefault="001C4F2A" w:rsidP="004130B7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
@@ -7426,87 +7498,87 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21B077A2" w14:textId="2E00E522" w:rsidR="00140369" w:rsidRPr="004B6381" w:rsidRDefault="00620F25" w:rsidP="0027221D">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00620F25">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>LODGING YOUR APPLICATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C51238D" w14:textId="38E0AA0D" w:rsidR="00140369" w:rsidRPr="00140369" w:rsidRDefault="00140369" w:rsidP="00140369">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140369">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>Upon receipt of this intention to submit, you will be provided with instructions to upload your portfolio into a digital environment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BF095D" w14:textId="2DD44576" w:rsidR="00140369" w:rsidRPr="00376BEC" w:rsidRDefault="00140369" w:rsidP="00140369">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140369">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Your assessors may not have access to your local software, and all submissions must take this into consideration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3969F583" w14:textId="77777777" w:rsidR="00140369" w:rsidRDefault="00140369" w:rsidP="00140369"/>
     <w:p w14:paraId="5FFF47FC" w14:textId="77777777" w:rsidR="00140369" w:rsidRDefault="00140369" w:rsidP="00140369"/>
     <w:p w14:paraId="54E4D33E" w14:textId="77777777" w:rsidR="00140369" w:rsidRPr="00140369" w:rsidRDefault="00140369" w:rsidP="00140369"/>
     <w:p w14:paraId="23E93F2C" w14:textId="77777777" w:rsidR="00A228FC" w:rsidRDefault="00A228FC" w:rsidP="00B74A46">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="355E113D" w14:textId="77777777" w:rsidR="00A228FC" w:rsidRDefault="00A228FC" w:rsidP="00B74A46">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3174F707" w14:textId="77777777" w:rsidR="00376BEC" w:rsidRDefault="00376BEC" w:rsidP="00B74A46">
       <w:pPr>
         <w:ind w:left="720"/>
@@ -8373,191 +8445,177 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t>Complete this application electronically then email to</w:t>
       </w:r>
       <w:r w:rsidR="00BB5E44">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00BB5E44">
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>halt.trb@trb.nt.gov.au</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CB0CD2" w:rsidRPr="00A228FC" w:rsidSect="001B2D2F">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="227" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60EB631D" w14:textId="77777777" w:rsidR="00E44EC9" w:rsidRDefault="00E44EC9" w:rsidP="00142FC2">
+    <w:p w14:paraId="1A500926" w14:textId="77777777" w:rsidR="004A5A82" w:rsidRDefault="004A5A82" w:rsidP="00142FC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D128983" w14:textId="77777777" w:rsidR="00E44EC9" w:rsidRDefault="00E44EC9" w:rsidP="00142FC2">
+    <w:p w14:paraId="233A7294" w14:textId="77777777" w:rsidR="004A5A82" w:rsidRDefault="004A5A82" w:rsidP="00142FC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:panose1 w:val="020F0502020204030203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10920" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="287"/>
       <w:gridCol w:w="2837"/>
       <w:gridCol w:w="2424"/>
       <w:gridCol w:w="2254"/>
       <w:gridCol w:w="2835"/>
       <w:gridCol w:w="283"/>
     </w:tblGrid>
     <w:tr w:rsidR="001B2D2F" w14:paraId="233C8C29" w14:textId="77777777" w:rsidTr="009E3176">
@@ -8749,77 +8807,86 @@
           <w:shd w:val="clear" w:color="auto" w:fill="002060"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="0DD3F1A1" w14:textId="77777777" w:rsidR="001B2D2F" w:rsidRPr="008A29C4" w:rsidRDefault="001B2D2F" w:rsidP="001B2D2F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
               <w:b/>
               <w:color w:val="FFC000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D171C3">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
               <w:b/>
               <w:color w:val="F59E00" w:themeColor="accent4"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">EMAIL </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="16E9634A" w14:textId="5B2D4C9A" w:rsidR="001B2D2F" w:rsidRPr="008A29C4" w:rsidRDefault="00E03151" w:rsidP="001B2D2F">
+        <w:p w14:paraId="16E9634A" w14:textId="771F5EA1" w:rsidR="001B2D2F" w:rsidRPr="008A29C4" w:rsidRDefault="00704A58" w:rsidP="001B2D2F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
               <w:tab w:val="clear" w:pos="9026"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidRPr="00FC0218">
+            <w:r w:rsidRPr="00704A58">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>trb@trb.nt.gov.au</w:t>
+              <w:t>halt.trb@trb.nt.gov.au</w:t>
             </w:r>
           </w:hyperlink>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
           <w:r w:rsidR="001B2D2F" w:rsidRPr="008A29C4">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
               <w:b/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="1292D165" w14:textId="77777777" w:rsidR="001B2D2F" w:rsidRPr="008A29C4" w:rsidRDefault="001B2D2F" w:rsidP="001B2D2F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
               <w:tab w:val="clear" w:pos="9026"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
@@ -8962,96 +9029,76 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1130F7EF" w14:textId="77777777" w:rsidR="00142FC2" w:rsidRDefault="00142FC2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48BAF2CA" w14:textId="77777777" w:rsidR="00E44EC9" w:rsidRDefault="00E44EC9" w:rsidP="00142FC2">
+    <w:p w14:paraId="690C84F3" w14:textId="77777777" w:rsidR="004A5A82" w:rsidRDefault="004A5A82" w:rsidP="00142FC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CFCAAB2" w14:textId="77777777" w:rsidR="00E44EC9" w:rsidRDefault="00E44EC9" w:rsidP="00142FC2">
+    <w:p w14:paraId="050B1263" w14:textId="77777777" w:rsidR="004A5A82" w:rsidRDefault="004A5A82" w:rsidP="00142FC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid1"/>
       <w:tblW w:w="10920" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="172B54" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="2" w:space="0" w:color="172B54" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="24" w:space="0" w:color="1AA2E3" w:themeColor="text2"/>
         <w:right w:val="single" w:sz="2" w:space="0" w:color="172B54" w:themeColor="text1"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="255" w:type="dxa"/>
         <w:right w:w="255" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5668"/>
       <w:gridCol w:w="5252"/>
     </w:tblGrid>
     <w:tr w:rsidR="00142FC2" w:rsidRPr="00CD6A1D" w14:paraId="0FFD2477" w14:textId="77777777" w:rsidTr="00142FC2">
@@ -9110,60 +9157,50 @@
             </w:rPr>
             <w:t>TEACHER REGISTRATION BOARD</w:t>
           </w:r>
           <w:r w:rsidRPr="00CD6A1D">
             <w:rPr>
               <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
               <w:b/>
               <w:sz w:val="30"/>
               <w:szCs w:val="30"/>
             </w:rPr>
             <w:br/>
             <w:t>of the Northern Territory</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7D6CAFBC" w14:textId="77777777" w:rsidR="00142FC2" w:rsidRDefault="00142FC2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B0B5088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E8CDA38"/>
     <w:lvl w:ilvl="0" w:tplc="F51CB95A">
       <w:start w:val="8"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9897,180 +9934,197 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1736971859">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="265768244">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1007906439">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="119999181">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="166874039">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2027752982">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00296E65"/>
+    <w:rsid w:val="00020542"/>
     <w:rsid w:val="00052934"/>
     <w:rsid w:val="000A665D"/>
     <w:rsid w:val="000C3D90"/>
     <w:rsid w:val="001102FF"/>
     <w:rsid w:val="001110C9"/>
     <w:rsid w:val="00127761"/>
     <w:rsid w:val="00140369"/>
     <w:rsid w:val="00142FC2"/>
     <w:rsid w:val="001B2D2F"/>
     <w:rsid w:val="001C4F2A"/>
+    <w:rsid w:val="001C5BCC"/>
     <w:rsid w:val="001D157A"/>
     <w:rsid w:val="00244A88"/>
     <w:rsid w:val="0027221D"/>
+    <w:rsid w:val="0028449B"/>
     <w:rsid w:val="00296E65"/>
     <w:rsid w:val="002A2DF2"/>
     <w:rsid w:val="002A6BED"/>
     <w:rsid w:val="002C7DBC"/>
     <w:rsid w:val="002D783D"/>
     <w:rsid w:val="002E68C3"/>
     <w:rsid w:val="0030640B"/>
     <w:rsid w:val="003147A5"/>
     <w:rsid w:val="003225BF"/>
     <w:rsid w:val="0035089A"/>
     <w:rsid w:val="00351DCB"/>
     <w:rsid w:val="0036518A"/>
     <w:rsid w:val="00376BEC"/>
     <w:rsid w:val="0038725B"/>
     <w:rsid w:val="003A1076"/>
     <w:rsid w:val="003B33E5"/>
     <w:rsid w:val="003F13D7"/>
     <w:rsid w:val="00403C52"/>
     <w:rsid w:val="004130B7"/>
     <w:rsid w:val="00416D05"/>
+    <w:rsid w:val="00437B5B"/>
     <w:rsid w:val="0049621D"/>
+    <w:rsid w:val="004A5A82"/>
     <w:rsid w:val="004B6381"/>
     <w:rsid w:val="005571ED"/>
     <w:rsid w:val="00590AF9"/>
+    <w:rsid w:val="005A51EF"/>
     <w:rsid w:val="005C73E4"/>
+    <w:rsid w:val="005F0091"/>
     <w:rsid w:val="005F6887"/>
     <w:rsid w:val="00620F25"/>
     <w:rsid w:val="00671559"/>
     <w:rsid w:val="006768B9"/>
     <w:rsid w:val="006F57CB"/>
+    <w:rsid w:val="00704A58"/>
     <w:rsid w:val="007233C2"/>
     <w:rsid w:val="007346FA"/>
     <w:rsid w:val="007431AD"/>
     <w:rsid w:val="00744184"/>
     <w:rsid w:val="00794A07"/>
     <w:rsid w:val="007E6C53"/>
     <w:rsid w:val="007F13CE"/>
     <w:rsid w:val="00853078"/>
     <w:rsid w:val="00856FF7"/>
     <w:rsid w:val="00875986"/>
     <w:rsid w:val="00886C91"/>
     <w:rsid w:val="008A2358"/>
     <w:rsid w:val="008E05AE"/>
     <w:rsid w:val="008F618C"/>
     <w:rsid w:val="009473F2"/>
     <w:rsid w:val="00971CF4"/>
     <w:rsid w:val="009A0D34"/>
     <w:rsid w:val="009D6768"/>
     <w:rsid w:val="00A228FC"/>
     <w:rsid w:val="00A5732C"/>
     <w:rsid w:val="00AB3121"/>
     <w:rsid w:val="00AE58DD"/>
     <w:rsid w:val="00AF35BF"/>
+    <w:rsid w:val="00B72379"/>
     <w:rsid w:val="00B74A46"/>
     <w:rsid w:val="00B767B3"/>
+    <w:rsid w:val="00B846DA"/>
     <w:rsid w:val="00BB5E44"/>
     <w:rsid w:val="00BE1C0E"/>
     <w:rsid w:val="00BF32D4"/>
+    <w:rsid w:val="00C604C6"/>
     <w:rsid w:val="00CB0CD2"/>
     <w:rsid w:val="00D25013"/>
     <w:rsid w:val="00DF618F"/>
     <w:rsid w:val="00E03151"/>
     <w:rsid w:val="00E21DD6"/>
     <w:rsid w:val="00E21FF7"/>
+    <w:rsid w:val="00E4136B"/>
     <w:rsid w:val="00E44EC9"/>
     <w:rsid w:val="00E73FB0"/>
     <w:rsid w:val="00E91587"/>
     <w:rsid w:val="00EB279E"/>
+    <w:rsid w:val="00ED610D"/>
     <w:rsid w:val="00ED687D"/>
     <w:rsid w:val="00F05AF9"/>
     <w:rsid w:val="00F47371"/>
+    <w:rsid w:val="00FF4C26"/>
     <w:rsid w:val="00FF7649"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C06C2F6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{06DC7B5D-C652-4EFC-BFBD-057F61057B02}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -10996,55 +11050,55 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E03151"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trb@trb.nt.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trb.nt.gov.au/" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:halt.trb@trb.nt.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trb.nt.gov.au/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7FC29370B5AB4576B4EDB303048CE070"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EDAB7C2B-285D-4E85-8CE4-68A8AF0B3FC6}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -11116,79 +11170,50 @@
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1B114EA99FFA4F32AB6FD0459D7D308D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{832ACC8B-5232-45A0-83D2-A94B5C983DCE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FB1C33" w:rsidRDefault="00723B64">
           <w:pPr>
             <w:pStyle w:val="1B114EA99FFA4F32AB6FD0459D7D308D"/>
-          </w:pPr>
-[...27 lines deleted...]
-            <w:pStyle w:val="19CB0325224B4B859F2E0E62B4AA1449"/>
           </w:pPr>
           <w:r w:rsidRPr="001E0D1F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FA5D0207EC4F4585AE7C5EF7A863C950"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A3210B59-6D83-4B1E-B09A-53091FD3C497}"/>
       </w:docPartPr>
@@ -12083,97 +12108,126 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DB1CB064-DB08-4EB1-A35D-1F239A63691B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FB1C33" w:rsidRDefault="00DD6FEB" w:rsidP="00DD6FEB">
           <w:pPr>
             <w:pStyle w:val="8EFDCEF03BC141CDAD15F1DC08FA46DE"/>
           </w:pPr>
           <w:r w:rsidRPr="00BC3A80">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="95F8DE440C9643BC92361AF0DCBCE9A6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C54DA2C9-7804-4379-AE8D-D0C02F385386}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00681BE1" w:rsidRDefault="00753C28" w:rsidP="00753C28">
+          <w:pPr>
+            <w:pStyle w:val="95F8DE440C9643BC92361AF0DCBCE9A6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001E0D1F">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:panose1 w:val="020F0502020204030203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -12207,63 +12261,73 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD6FEB"/>
     <w:rsid w:val="00052934"/>
     <w:rsid w:val="001110C9"/>
+    <w:rsid w:val="001C5BCC"/>
+    <w:rsid w:val="001E6F6A"/>
     <w:rsid w:val="0029627A"/>
     <w:rsid w:val="0030640B"/>
     <w:rsid w:val="00332556"/>
+    <w:rsid w:val="00437B5B"/>
     <w:rsid w:val="004B67E5"/>
     <w:rsid w:val="00587A34"/>
+    <w:rsid w:val="005F0091"/>
+    <w:rsid w:val="00681BE1"/>
     <w:rsid w:val="00723B64"/>
+    <w:rsid w:val="00753C28"/>
+    <w:rsid w:val="0096746D"/>
     <w:rsid w:val="009A0D34"/>
     <w:rsid w:val="00B26C44"/>
+    <w:rsid w:val="00B522F4"/>
+    <w:rsid w:val="00B846DA"/>
     <w:rsid w:val="00BB5D54"/>
     <w:rsid w:val="00DD6FEB"/>
     <w:rsid w:val="00DE0810"/>
     <w:rsid w:val="00E21FF7"/>
     <w:rsid w:val="00FB1C33"/>
+    <w:rsid w:val="00FF36E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -12675,51 +12739,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DD6FEB"/>
+    <w:rsid w:val="00753C28"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FC29370B5AB4576B4EDB303048CE070">
     <w:name w:val="7FC29370B5AB4576B4EDB303048CE070"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="87CB26E60BB045CD801259B4C11FF5D6">
     <w:name w:val="87CB26E60BB045CD801259B4C11FF5D6"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="62BF35E919FC4D39A6454999879E1807">
     <w:name w:val="62BF35E919FC4D39A6454999879E1807"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1B114EA99FFA4F32AB6FD0459D7D308D">
     <w:name w:val="1B114EA99FFA4F32AB6FD0459D7D308D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="19CB0325224B4B859F2E0E62B4AA1449">
     <w:name w:val="19CB0325224B4B859F2E0E62B4AA1449"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA5D0207EC4F4585AE7C5EF7A863C950">
     <w:name w:val="FA5D0207EC4F4585AE7C5EF7A863C950"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="69E3C54CC91F4D07BD8C8AC19A08CC43">
     <w:name w:val="69E3C54CC91F4D07BD8C8AC19A08CC43"/>
   </w:style>
@@ -12844,50 +12908,72 @@
     <w:rsid w:val="00DD6FEB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C31B633FF42E451E93D391C5A86AECBA">
     <w:name w:val="C31B633FF42E451E93D391C5A86AECBA"/>
     <w:rsid w:val="00DD6FEB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD5CB472B4374A2D82DC7AD4C93D5076">
     <w:name w:val="DD5CB472B4374A2D82DC7AD4C93D5076"/>
     <w:rsid w:val="00DD6FEB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5642DC3B452947A78CD0E9935E78A5EE">
     <w:name w:val="5642DC3B452947A78CD0E9935E78A5EE"/>
     <w:rsid w:val="00DD6FEB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="176AA7B161B04F38A9EC5A241783C2FF">
     <w:name w:val="176AA7B161B04F38A9EC5A241783C2FF"/>
     <w:rsid w:val="00DD6FEB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D9E7B29682E34A05ACF7C3C82A7BEBB9">
     <w:name w:val="D9E7B29682E34A05ACF7C3C82A7BEBB9"/>
     <w:rsid w:val="00DD6FEB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8EFDCEF03BC141CDAD15F1DC08FA46DE">
     <w:name w:val="8EFDCEF03BC141CDAD15F1DC08FA46DE"/>
     <w:rsid w:val="00DD6FEB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E89BB27523AA44EDAB6DBD76E36C5EB8">
+    <w:name w:val="E89BB27523AA44EDAB6DBD76E36C5EB8"/>
+    <w:rsid w:val="00753C28"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95F8DE440C9643BC92361AF0DCBCE9A6">
+    <w:name w:val="95F8DE440C9643BC92361AF0DCBCE9A6"/>
+    <w:rsid w:val="00753C28"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="TRB NT">
       <a:dk1>
         <a:srgbClr val="172B54"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1AA2E3"/>
       </a:dk2>
       <a:lt2>
@@ -13455,75 +13541,75 @@
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78DF7838-95EC-49CF-9A90-AF78FBD6F85B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3504198a-509c-41be-a609-8610e3422ae6"/>
     <ds:schemaRef ds:uri="db7695a3-7cec-4d88-93c8-ee17beace9b0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>927</Words>
-  <Characters>5290</Characters>
+  <Words>930</Words>
+  <Characters>5302</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>If you have selected ‘Other’ in the School Sector section, please provide further information such as a formal role description.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NT Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6205</CharactersWithSpaces>
+  <CharactersWithSpaces>6220</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>If you have selected ‘Other’ in the School Sector section, please provide further information such as a formal role description.</dc:title>
   <dc:subject/>
   <dc:creator>Tamika Tiedeman</dc:creator>
   <cp:keywords/>
   <dc:description>Indicate FTE hours</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100769C01A1BA96F042B654C9E786DF9C44</vt:lpwstr>