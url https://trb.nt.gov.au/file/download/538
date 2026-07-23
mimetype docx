--- v0 (2025-11-07)
+++ v1 (2026-07-23)
@@ -1,10968 +1,18074 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="4552B323" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="136"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A3832AD" wp14:editId="08FCFB55">
+                <wp:extent cx="6835140" cy="768350"/>
+                <wp:effectExtent l="9525" t="0" r="0" b="3175"/>
+                <wp:docPr id="19" name="Textbox 19"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6835140" cy="768350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="152B52"/>
+                        </a:solidFill>
+                        <a:ln w="6096">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="248512AF" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                            <w:pPr>
+                              <w:spacing w:before="229"/>
+                              <w:ind w:left="80"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="36"/>
+                              </w:rPr>
+                              <w:t>EXPRESSION</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="36"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="36"/>
+                              </w:rPr>
+                              <w:t>OF</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="36"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="36"/>
+                              </w:rPr>
+                              <w:t>INTEREST</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="202A9639" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:spacing w:before="3"/>
+                              <w:ind w:left="80" w:right="80"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>HIGHLY</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-8"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>ACCOMPLISHED</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>AND</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>LEAD TEACHER CERTIFICATION</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="6A3832AD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textbox 19" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:538.2pt;height:60.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMxwyKzgEAALIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFliVqumK3WoS0&#10;AqSFD3Acu7FwPMbjNunfM3bTlusLIg/OTGZ8Zs6Zyfp27C07qIAGXM3ns5Iz5SS0xu1q/uXzw4sb&#10;zjAK1woLTtX8qJDfbp4/Ww++UgvowLYqMAJxWA2+5l2MvioKlJ3qBc7AK0dBDaEXkdywK9ogBkLv&#10;bbEoy1UxQGh9AKkQ6ev2FOSbjK+1kvGj1qgiszWn3mI+Qz6bdBabtah2QfjOyKkN8Q9d9MI4KnqB&#10;2ooo2D6Y36B6IwMg6DiT0BegtZEqcyA28/IXNk+d8CpzIXHQX2TC/wcrPxye/KfA4ngHIw0wk0D/&#10;CPIrkjbF4LGacpKmWCFlJ6KjDn16EwVGF0nb40VPNUYm6ePq5uVy/opCkmKvk5cFL663fcD4TkHP&#10;klHzQPPKHYjDI8ZUX1TnlFQMwZr2wVibnbBr7m1gB0GznS8Xd8tFGidd+SnNOjZQK+Wb1YnbXyHK&#10;/PwJIrWwFdidSmX0Kc26SaOTLEmgODYjtZHMBtojaTvQetUcv+1FUJzZ947ml3bxbISz0ZyNEO09&#10;5I1NRB283UfQJgtyxZ0q02Jk0tMSp8370c9Z119t8x0AAP//AwBQSwMEFAAGAAgAAAAhAMTwKHHd&#10;AAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFzQlqwaGypNJ4RA3MYYG+es&#10;8dpqiVM12Vb+PR4XuFjPetZ7n4vF4J04YR/bQBomYwUCqQq2pVrD5vN19AAiJkPWuECo4RsjLMrr&#10;q8LkNpzpA0/rVAsOoZgbDU1KXS5lrBr0Jo5Dh8TePvTeJF77WtrenDncO5kpNZPetMQNjenwucHq&#10;sD56Ddu3u3ubbeYvfvl1WDq12tvp6l3r25vh6RFEwiH9HcMFn9GhZKZdOJKNwmngR9LvvHhqPpuC&#10;2LHKJgpkWcj/+OUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEzHDIrOAQAAsgMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMTwKHHdAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAAKAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" fillcolor="#152b52" strokeweight=".48pt">
+                <v:path arrowok="t"/>
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="248512AF" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                      <w:pPr>
+                        <w:spacing w:before="229"/>
+                        <w:ind w:left="80"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="36"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="36"/>
+                        </w:rPr>
+                        <w:t>EXPRESSION</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="36"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="36"/>
+                        </w:rPr>
+                        <w:t>OF</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="36"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="36"/>
+                        </w:rPr>
+                        <w:t>INTEREST</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="202A9639" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:spacing w:before="3"/>
+                        <w:ind w:left="80" w:right="80"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>HIGHLY</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-8"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>ACCOMPLISHED</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>AND</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>LEAD TEACHER CERTIFICATION</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AF1E22" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="127"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2923BEB7" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="141"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B584D71" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="183"/>
+        <w:ind w:left="906"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="1._APPLICATION_TYPE"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Expression</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Interest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>notes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>formal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>intention</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>towards</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>HALT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>certification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659FD585" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="858"/>
+        </w:tabs>
+        <w:spacing w:before="181"/>
+        <w:ind w:left="858" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t>APPLICATION</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>TYPE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCF379E" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3916"/>
+          <w:tab w:val="left" w:pos="5531"/>
+          <w:tab w:val="left" w:pos="7061"/>
+          <w:tab w:val="left" w:pos="8688"/>
+          <w:tab w:val="left" w:pos="9615"/>
+        </w:tabs>
+        <w:spacing w:before="147"/>
+        <w:ind w:left="793"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Highly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Accomplished</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Teacher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Lead</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Teacher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Unsure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B957C3F" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="195"/>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00CC3A2F" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="858"/>
+        </w:tabs>
+        <w:ind w:left="858" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t>PROGRAM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t>COMPLETION</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t>INTENTIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E0C084" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="146" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10762"/>
+        <w:gridCol w:w="3683"/>
+        <w:gridCol w:w="2722"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003147A5" w:rsidRPr="001B2D2F" w14:paraId="66001884" w14:textId="77777777" w:rsidTr="00C60A49">
+      <w:tr w:rsidR="00D4455D" w14:paraId="46A3372D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="363"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10762" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3683" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01CED245" w14:textId="77777777" w:rsidR="003147A5" w:rsidRPr="0049621D" w:rsidRDefault="00FE7B32" w:rsidP="0049621D">
+          <w:p w14:paraId="0A465E93" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="Heading1"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="46"/>
+              <w:ind w:left="111"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>wish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>complete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>in:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2722" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48A6EB71" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="84"/>
+              <w:ind w:left="0" w:right="126"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-[...3 lines deleted...]
-                <w:szCs w:val="36"/>
+                <w:rFonts w:ascii="Lato"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-[...62 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Year</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CB95DC4" w14:textId="77777777" w:rsidR="00AF35BF" w:rsidRPr="00E27561" w:rsidRDefault="00AF35BF" w:rsidP="008F226B">
+    <w:p w14:paraId="7E888D1D" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
       <w:pPr>
-        <w:pStyle w:val="Subtitle"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="112"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74324B94" w14:textId="1099140D" w:rsidR="001335C8" w:rsidRPr="001335C8" w:rsidRDefault="001335C8" w:rsidP="001335C8">
+    <w:p w14:paraId="579A9495" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="369"/>
       </w:pPr>
-      <w:r w:rsidRPr="001335C8">
-[...7 lines deleted...]
-        <w:t>Form #1</w:t>
+      <w:bookmarkStart w:id="1" w:name="3._PERSONAL_DETAILS"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t>As</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>result</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>completing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>form,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>invited</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>participate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>workshops</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>professional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>learning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224878AE" w14:textId="0EB29607" w:rsidR="000724B4" w:rsidRPr="00E27561" w:rsidRDefault="000724B4" w:rsidP="008F226B">
+    <w:p w14:paraId="60430C7E" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="858"/>
+        </w:tabs>
+        <w:spacing w:before="182"/>
+        <w:ind w:left="858" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t>PERSONAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>DETAILS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07431AFD" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620F25">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10762" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="151" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3660"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1406"/>
+        <w:gridCol w:w="3005"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="206"/>
+        <w:gridCol w:w="614"/>
+        <w:gridCol w:w="1278"/>
+        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="560"/>
+        <w:gridCol w:w="1976"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00234309" w:rsidRPr="00620F25" w14:paraId="4A33D81E" w14:textId="77777777" w:rsidTr="00234309">
+      <w:tr w:rsidR="00D4455D" w14:paraId="4BC072CA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3660" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14AFD878" w14:textId="77777777" w:rsidR="00234309" w:rsidRPr="00620F25" w:rsidRDefault="00234309" w:rsidP="00234309">
+          <w:p w14:paraId="346F0DE3" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:tabs>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="76"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C7DBC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Highly Accomplished Teacher </w:t>
+                <w:color w:val="211F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1160" w:type="dxa"/>
+            <w:tcW w:w="7619" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="39102F50" w14:textId="77777777" w:rsidR="00234309" w:rsidRPr="002C7DBC" w:rsidRDefault="005B0289" w:rsidP="00234309">
+          <w:p w14:paraId="23749D3A" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="36"/>
+              <w:ind w:left="62"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4455D" w14:paraId="67C6AD87" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31009C7B" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="76"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Family</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7619" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7FE023" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="62"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4455D" w14:paraId="6894D982" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFBF5F9" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="76"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Given</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Names</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7619" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C183ACF" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="62"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4455D" w14:paraId="55096120" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="316946EA" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="75"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Preferred</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(if</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7619" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED24E0F" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="36"/>
+              <w:ind w:left="62"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4455D" w14:paraId="45199FAD" w14:textId="77777777" w:rsidTr="00BA7707">
+        <w:trPr>
+          <w:trHeight w:val="547"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DFF3FF" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="86"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Mr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Mrs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ms</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/Miss/Dr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1481" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F501BA" w14:textId="0C227681" w:rsidR="00D4455D" w:rsidRDefault="00D4455D" w:rsidP="00BA7707">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="55"/>
+              <w:ind w:left="62" w:right="19"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1892" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9EEF31" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000" w:rsidP="00BA7707">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Male</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="517E59F4" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000" w:rsidP="00BA7707">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1140"/>
+                <w:tab w:val="left" w:pos="1146"/>
               </w:tabs>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Female</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1976" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC8600C" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000" w:rsidP="00BA7707">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1321"/>
+              </w:tabs>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:b/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...24 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4455D" w14:paraId="70187623" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="376"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="030F784F" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="84"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Background</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2095" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0387149E" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="347"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Aboriginal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="79"/>
+                <w:w w:val="150"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2988" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="702EA16D" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="400"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Torres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-12"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Strait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-9"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Islander</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="34"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2536" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F3D3FD" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="719"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Neither</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="26"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4455D" w14:paraId="0BA2AFFE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="376"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4280" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="757905C3" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="83"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Background</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>than</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6344" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDEFD28" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="94" w:line="262" w:lineRule="exact"/>
+              <w:ind w:left="62"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7B46492F" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="113"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52728CD4" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="858"/>
+        </w:tabs>
+        <w:spacing w:after="37"/>
+        <w:ind w:left="858" w:hanging="357"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="3561C3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>CONTACT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="77"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>DETAILS</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="146" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="4113"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="3970"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D4455D" w14:paraId="6EE27C68" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F918B7E" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4113" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA11885" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="61"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0836858E" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="129"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Mobile</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3970" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAE46E5" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4455D" w14:paraId="1DE0CB4E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="328"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CB8AFC" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8933" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="789F99EB" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="61"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="53E42E5A" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="253" w:after="37"/>
+        <w:ind w:left="141"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="211F1F"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Residential</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="211F1F"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="211F1F"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="146" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="852"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="852"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D4455D" w14:paraId="222CA8F7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="327"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D30351" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Street</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Box</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8931" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="0133255A" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="61"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4455D" w14:paraId="4AB06869" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="265AD936" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="55"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="064BA48E" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="61"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> enter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF492B3" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="55"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27AC9437" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="62"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22BEC023" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="55"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Country</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF3E0FC" w14:textId="77777777" w:rsidR="00234309" w:rsidRPr="002C7DBC" w:rsidRDefault="00234309" w:rsidP="00234309">
+          <w:p w14:paraId="0ADDB8C0" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="61"/>
             </w:pPr>
-            <w:r w:rsidRPr="002C7DBC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Lead Teacher </w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>to</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1133" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="730B03FA" w14:textId="77777777" w:rsidR="00234309" w:rsidRPr="00620F25" w:rsidRDefault="005B0289" w:rsidP="00234309">
+          <w:p w14:paraId="77055827" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="55"/>
+              <w:ind w:left="132"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...24 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08A48542" w14:textId="77777777" w:rsidR="00234309" w:rsidRDefault="00234309" w:rsidP="00234309">
+          <w:p w14:paraId="2313D3C8" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="62"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6CA26C4B" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="13"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E216585" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="34"/>
+        <w:ind w:left="141"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="211F1F"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Postal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="211F1F"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="211F1F"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="211F1F"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="211F1F"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="211F1F"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="211F1F"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>different</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="211F1F"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="211F1F"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="211F1F"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="211F1F"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>above)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="146" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="852"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1133"/>
+        <w:gridCol w:w="852"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D4455D" w14:paraId="627A86CD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="524064ED" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="54"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Street</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1406" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="8931" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="2A98FD22" w14:textId="1DE9053F" w:rsidR="00234309" w:rsidRDefault="005B0289" w:rsidP="00234309">
+          <w:p w14:paraId="0B6CA820" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="61"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4455D" w14:paraId="51BDD68A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="119242A3" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="55"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...24 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Suburb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33132ABA" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="61"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="015AEE4D" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="55"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1874B373" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="62"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50151473" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="55"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Country</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BE64AB" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="61"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A28D108" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="55"/>
+              <w:ind w:left="132"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Postcode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE802BD" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="62"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41F6DDC6" w14:textId="77777777" w:rsidR="00142FC2" w:rsidRPr="00620F25" w:rsidRDefault="00142FC2" w:rsidP="003147A5">
+    <w:p w14:paraId="7ADC49B7" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36A6DDD5" w14:textId="77777777" w:rsidR="00097DC2" w:rsidRDefault="00097DC2" w:rsidP="0049621D">
+    <w:p w14:paraId="2B288865" w14:textId="16F0BA90" w:rsidR="00136BF6" w:rsidRDefault="00136BF6">
       <w:pPr>
-        <w:pStyle w:val="Subtitle"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6105DD10" w14:textId="2CCA48E3" w:rsidR="00136BF6" w:rsidRDefault="00136BF6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="193D2FCA" w14:textId="675AE675" w:rsidR="00136BF6" w:rsidRDefault="007534EE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EE78E8C" wp14:editId="5B123B2D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-4705</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>254932</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6935470" cy="612775"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="22" name="Group 22"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6935470" cy="612775"/>
+                          <a:chOff x="-1" y="0"/>
+                          <a:chExt cx="6935470" cy="612775"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="23" name="Graphic 23"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="-1" y="0"/>
+                            <a:ext cx="6935470" cy="612775"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6935470" h="612775">
+                                <a:moveTo>
+                                  <a:pt x="3523996" y="12"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="12"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3523996" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3523996" y="12"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="6935470" h="612775">
+                                <a:moveTo>
+                                  <a:pt x="6757035" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4955400" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3524123" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3524123" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4955400" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6757035" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6757035" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="6935470" h="612775">
+                                <a:moveTo>
+                                  <a:pt x="6935457" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6757162" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6757162" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6935457" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6935457" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="001F5F"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="24" name="Textbox 24"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="251458" y="108139"/>
+                            <a:ext cx="1237615" cy="462699"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="082C78C6" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="198" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>PHONE</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="2D21F47C" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="235" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>1800</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>110</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-7"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>302</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>(Toll</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>free)</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="7353AF7C" w14:textId="48AED521" w:rsidR="007534EE" w:rsidRPr="007534EE" w:rsidRDefault="007534EE">
+                              <w:pPr>
+                                <w:spacing w:line="235" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="007534EE">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>+61 08 8944 9388</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="25" name="Textbox 25"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2052826" y="108140"/>
+                            <a:ext cx="1000760" cy="275590"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="2B0573CC" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="198" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>WEBSITE</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="0B3818BA" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+                              <w:pPr>
+                                <w:spacing w:line="235" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:hyperlink r:id="rId7">
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Calibri"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF"/>
+                                    <w:spacing w:val="-2"/>
+                                    <w:sz w:val="20"/>
+                                    <w:u w:val="single" w:color="FFFFFF"/>
+                                  </w:rPr>
+                                  <w:t>www.trb.nt.gov.au</w:t>
+                                </w:r>
+                              </w:hyperlink>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="26" name="Textbox 26"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3586732" y="105092"/>
+                            <a:ext cx="1187450" cy="271780"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="209A2EF0" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="195" w:lineRule="exact"/>
+                                <w:ind w:left="8"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>EMAIL</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="56076B61" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+                              <w:pPr>
+                                <w:spacing w:line="232" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:hyperlink r:id="rId8">
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Calibri"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF"/>
+                                    <w:spacing w:val="-2"/>
+                                    <w:sz w:val="20"/>
+                                    <w:u w:val="single" w:color="4F88DC"/>
+                                  </w:rPr>
+                                  <w:t>halt.trb@trb.nt.gov.au</w:t>
+                                </w:r>
+                              </w:hyperlink>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="27" name="Textbox 27"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5023864" y="105092"/>
+                            <a:ext cx="925194" cy="471033"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="619A9303" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="200" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>POSTAL</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-1"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>ADDRESS</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="0206B86E" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="237" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>GPO</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-9"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Box</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-7"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>1675</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="38934D31" w14:textId="425B99BD" w:rsidR="007534EE" w:rsidRDefault="007534EE">
+                              <w:pPr>
+                                <w:spacing w:line="237" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>DARWIN NT 0801</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="4EE78E8C" id="Group 22" o:spid="_x0000_s1027" style="position:absolute;margin-left:-.35pt;margin-top:20.05pt;width:546.1pt;height:48.25pt;z-index:251657728;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:text" coordorigin="" coordsize="69354,6127" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwP7Tu0QMAACUPAAAOAAAAZHJzL2Uyb0RvYy54bWzcV9uOnDgQfV9p/8HiPcPV0KDpiXaTzChS&#10;lETKRHl2G9OgBcza7ob5+y0bTDM9ylw6nSjaFzC4bKrOqTplLl8PTY32TMiKt2vHv/AcxFrK86rd&#10;rp2vt9evVg6SirQ5qXnL1s4dk87rqz//uOy7jAW85HXOBIJNWpn13dopleoy15W0ZA2RF7xjLUwW&#10;XDREwaPYurkgPeze1G7gebHbc5F3glMmJbx9O046V2b/omBUfSoKyRSq1w74psxVmOtGX92rS5Jt&#10;BenKik5ukBO8aEjVwkfnrd4SRdBOVA+2aioquOSFuqC8cXlRVJSZGCAa3zuK5kbwXWdi2Wb9tpth&#10;AmiPcDp5W/pxfyO6L91nMXoPww+c/iMBF7fvttlyXj9vD8ZDIRq9CIJAg0H0bkaUDQpReBmnIY4S&#10;AJ7CXOwHSYJHyGkJvOhlr3wHHdbR8t3jK12Sjd813s3e9B2kjzwgJH8MoS8l6ZgBXmoEPgtU5Wsn&#10;CB3Ukgay+GZKGHgDQOmPg5UGcXqSE55HEN2P9QmM5khJRndS3TBu0Cb7D1KNWZvbESntiA6tHQrI&#10;fZ31tcl65SDIeuEgyPrNSEFHlF6nKdRD1C/oKme29HTD9+yWG0OlOQtxEKZpbIjzA70bOHswqtul&#10;MZAP/M5mdtLeO7PjaAQJEsemJmE/a2Dvo+Hy0y80f+ACrblko/MagBOAiBOceCE+ZPAjOEQpxpE3&#10;BvpkjJGvk83WxWNozJbPQGPpwjPMl9G90Pw4wDNArZUEJ/dA+V7Kacf9OLhna9PI3sd0Wlo+J8SF&#10;Ey80fxIRIHmuSBgva17yusqvq7rWKSrFdvOmFmhPdEvz/Gt8PVXgwgzUUWajCunRhud3IGI9yNba&#10;kf/uiGAOqt+3IJOQkMoOhB1s7ECo+g03rdNUh5DqdvhGRIc6GK4dBRr2kVu1JJkVJx3LbKtXtvyv&#10;neJFpZXL+DZ6ND2Aco8q+vMlPLISfguub/iAgkijt5BwpIa/OYicb99/R8wD7EcYTjda3LyVH6ba&#10;nmRW1aGAk9gHadCdL4qDODUGgIxtChohreoTllqvzRHiCMRR+I8IVcNmMD1p9vJMFP82RAFyY6+d&#10;iTInh1OI8nCwCqZuBUxFphQXTHmel0DbMUwFCcaprdWzMmX65BmL8bdhCpA9Yiq2pTOdip5bUiFe&#10;xUk46rbvYS81mC2Y8ldJhGem/GT1U5iaD3X/t5qC7nnEVHIiU9gLwlUMYmrU7yFTKahjCtNG/BLf&#10;Cw2m5xa/Wbp/HVHmtwP+xcyRd/pv1D97y2fT1Q5/t1f/AQAA//8DAFBLAwQUAAYACAAAACEAmaWU&#10;IuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW6g1sl5LSNA5CqO0JIRUq&#10;od5MvCQR8TqKTRL+vubU3mY1o5m32XK0Deux87UjBXIqgCEVztRUKvjef0wWwHzQZHTjCBVc0cMy&#10;v7/LdGrcQF/Y70LJYgn5VCuoQmhTzn1RodV+6lqk6J1cZ3WIZ1dy0+khltuGPwmRcKtriguVbnFd&#10;YXHeXayCz0EPq5l87zfn0/r6s59vDxuJSj0+jKs3YAHH8BeGG35EhzwyHd2FjGeNgslLDCp4FhLY&#10;zRavcg7sGNUsSYDnGf//Qf4LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMD+07tEDAAAl&#10;DwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmaWUIuAA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAArBgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADgH&#10;AAAAAA==&#10;">
+                <v:shape id="Graphic 23" o:spid="_x0000_s1028" style="position:absolute;width:69354;height:6127;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6935470,612775" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBCBRqwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;EIXvC/6HMIK3bWqFXanGUgTF21IVz0MztsFmUpqo9d+bhYU9Pt68781bF6PtxIMGbxwrmCcpCOLa&#10;acONgvNp97kE4QOyxs4xKXiRh2Iz+Vhjrt2TK3ocQyMihH2OCtoQ+lxKX7dk0SeuJ47e1Q0WQ5RD&#10;I/WAzwi3nczS9EtaNBwbWuxp21J9O95tfINNRabZu7rS6U9pTpeQfe+Vmk3HcgUi0Bj+j//SB60g&#10;W8DvlggAuXkDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwQgUasAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m3523996,12l,12,,612660r3523996,l3523996,12xem6757035,l4955400,,3524123,r,612660l4955400,612660r1801635,l6757035,xem6935457,l6757162,r,612660l6935457,612660,6935457,xe" fillcolor="#001f5f" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Textbox 24" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:2514;top:1081;width:12376;height:4627;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCkbm4JwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredKOI2OgqUhQKQjGmB4/P7DNZzL5Ns1uN/74rCB6HmfmGWaw6W4srtd44VjAaJiCI&#10;C6cNlwp+8u1gBsIHZI21Y1JwJw+r5Vtvgal2N87oegiliBD2KSqoQmhSKX1RkUU/dA1x9M6utRii&#10;bEupW7xFuK3lOEmm0qLhuFBhQ58VFZfDn1WwPnK2Mb/fp312zkyefyS8m16U6r936zmIQF14hZ/t&#10;L61gPIHHl/gD5PIfAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApG5uCcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="082C78C6" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="198" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>PHONE</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="2D21F47C" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="235" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>1800</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>110</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-7"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>302</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>(Toll</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>free)</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="7353AF7C" w14:textId="48AED521" w:rsidR="007534EE" w:rsidRPr="007534EE" w:rsidRDefault="007534EE">
+                        <w:pPr>
+                          <w:spacing w:line="235" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="007534EE">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>+61 08 8944 9388</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 25" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:20528;top:1081;width:10007;height:2756;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLIsuSwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredKOg2OgqUhQKQjGmB4/P7DNZzL5Ns1uN/74rCB6HmfmGWaw6W4srtd44VjAaJiCI&#10;C6cNlwp+8u1gBsIHZI21Y1JwJw+r5Vtvgal2N87oegiliBD2KSqoQmhSKX1RkUU/dA1x9M6utRii&#10;bEupW7xFuK3lOEmm0qLhuFBhQ58VFZfDn1WwPnK2Mb/fp312zkyefyS8m16U6r936zmIQF14hZ/t&#10;L61gPIHHl/gD5PIfAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyyLLksMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="2B0573CC" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="198" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>WEBSITE</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="0B3818BA" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+                        <w:pPr>
+                          <w:spacing w:line="235" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:hyperlink r:id="rId9">
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="20"/>
+                              <w:u w:val="single" w:color="FFFFFF"/>
+                            </w:rPr>
+                            <w:t>www.trb.nt.gov.au</w:t>
+                          </w:r>
+                        </w:hyperlink>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 26" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:35867;top:1050;width:11874;height:2718;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA78FXlwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33egh1OgqIhYKgjSmhx6f2WeymH0bs6um/75bKHgcZuYbZrXpbSMe1HnjWMFsmoAg&#10;Lp02XCn4Kt4nbyB8QNbYOCYFP+Rhsx4OVphp9+ScHqdQiQhhn6GCOoQ2k9KXNVn0U9cSR+/iOosh&#10;yq6SusNnhNtGzpMklRYNx4UaW9rVVF5Pd6tg+8353tyO58/8kpuiWCR8SK9KjUf9dgkiUB9e4f/2&#10;h1YwT+HvS/wBcv0LAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAO/BV5cMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="209A2EF0" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="195" w:lineRule="exact"/>
+                          <w:ind w:left="8"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>EMAIL</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="56076B61" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+                        <w:pPr>
+                          <w:spacing w:line="232" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:hyperlink r:id="rId10">
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="20"/>
+                              <w:u w:val="single" w:color="4F88DC"/>
+                            </w:rPr>
+                            <w:t>halt.trb@trb.nt.gov.au</w:t>
+                          </w:r>
+                        </w:hyperlink>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 27" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:50238;top:1050;width:9252;height:4711;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUvPB+xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvutGDrdFVRFooFMQYDx6f2WeymH0bs1uN/74rFDwOM/MNs1h1thY3ar1xrGA8SkAQ&#10;F04bLhUc8q/hBwgfkDXWjknBgzyslv3eAlPt7pzRbR9KESHsU1RQhdCkUvqiIot+5Bri6J1dazFE&#10;2ZZSt3iPcFvLSZJMpUXDcaHChjYVFZf9r1WwPnL2aa7b0y47ZybPZwn/TC9KvQ269RxEoC68wv/t&#10;b61g8g7PL/EHyOUfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFS88H7EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="619A9303" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="200" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>POSTAL</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>ADDRESS</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="0206B86E" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="237" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>GPO</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-9"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>Box</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-7"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>1675</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="38934D31" w14:textId="425B99BD" w:rsidR="007534EE" w:rsidRDefault="007534EE">
+                        <w:pPr>
+                          <w:spacing w:line="237" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>DARWIN NT 0801</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap anchorx="margin"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D592201" w14:textId="0035BF77" w:rsidR="00136BF6" w:rsidRDefault="00136BF6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7004ECA9" w14:textId="52CA02AB" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="858"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="858" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-[...4 lines deleted...]
-        <w:t>PROGRAM COMPLETION INTENTIONS</w:t>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653632" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C428F3E" wp14:editId="507E3389">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>563880</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>726884</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="932815" cy="127635"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="20" name="Textbox 20"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="932815" cy="127635"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="372FB199" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                            <w:pPr>
+                              <w:spacing w:line="200" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>+</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>61</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>08</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>8944</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-7"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>9388</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6C428F3E" id="Textbox 20" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:44.4pt;margin-top:57.25pt;width:73.45pt;height:10.05pt;z-index:-251662848;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANFTtlmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1Hyzfm01StZRVNhVtBUKq&#10;AKnwAY7XzlqsPWbGyW7+nrGzSRDcEJfxeDx+fu+NVw+j78XeIDkIjVzM5lKYoKF1YdvI798+XN9L&#10;QUmFVvUQTCMPhuTD+urNaoi1WUIHfWtQMEigeoiN7FKKdVWR7oxXNINoAh9aQK8Sb3FbtagGRvd9&#10;tZzP76oBsI0I2hBx9fl4KNcF31qj0xdrySTRN5K5pRKxxE2O1Xql6i2q2Dk90VD/wMIrF/jRM9Sz&#10;Skrs0P0F5Z1GILBppsFXYK3TpmhgNYv5H2peOxVN0cLmUDzbRP8PVn/ev8avKNL4CCMPsIig+AL6&#10;B7E31RCpnnqyp1QTd2eho0WfV5Yg+CJ7ezj7acYkNBff3SzvF7dSaD5aLN/e3dxmv6vL5YiUPhrw&#10;IieNRB5XIaD2L5SOraeWicvx+UwkjZtRuLaRBTRXNtAeWMrA02wk/dwpNFL0nwLblUd/SvCUbE4J&#10;pv4JygfJigK83yWwrhC44E4EeA5FwvRn8qB/35euy89e/wIAAP//AwBQSwMEFAAGAAgAAAAhAITs&#10;fNbfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01Pg0AQhu8m/ofNmPRml34hIkvTNHoyMVI8&#10;eFzYKZCys8huW/z3jic9vh9555lsO9leXHD0nSMFi3kEAql2pqNGwUf5cp+A8EGT0b0jVPCNHrb5&#10;7U2mU+OuVODlEBrBI+RTraANYUil9HWLVvu5G5A4O7rR6sBybKQZ9ZXHbS+XURRLqzviC60ecN9i&#10;fTqcrYLdJxXP3ddb9V4ci64sHyN6jU9Kze6m3ROIgFP4K8MvPqNDzkyVO5PxoleQJEwe2F+sNyC4&#10;sFxtHkBU7KzWMcg8k/9fyH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADRU7ZZgBAAAh&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhOx81t8A&#10;AAAKAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="372FB199" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                      <w:pPr>
+                        <w:spacing w:line="200" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>+</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>61</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>08</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>8944</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-7"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>9388</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="148BEBE9" wp14:editId="56E5F4A7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5336285</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>726884</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="963294" cy="127635"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="21" name="Textbox 21"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="963294" cy="127635"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5E63B4D0" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                            <w:pPr>
+                              <w:spacing w:line="200" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>DARWIN</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="34"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>NT</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="37"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-6"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>0801</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="148BEBE9" id="Textbox 21" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:420.2pt;margin-top:57.25pt;width:75.85pt;height:10.05pt;z-index:-251661824;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjTD5MmQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG0XChs1XQErENIK&#10;kBY+wHXsxiL2mBm3Sf+esZu2iL2tuIzH4/Hze2+8vht9Lw4GyUFo5GI2l8IEDa0Lu0b+/PHp1Tsp&#10;KKnQqh6CaeTRkLzbvHyxHmJtltBB3xoUDBKoHmIju5RiXVWkO+MVzSCawIcW0KvEW9xVLaqB0X1f&#10;LefzVTUAthFBGyKu3p8O5abgW2t0+mYtmST6RjK3VCKWuM2x2qxVvUMVO6cnGuoZLLxygR+9QN2r&#10;pMQe3RMo7zQCgU0zDb4Ca502RQOrWcz/UfPYqWiKFjaH4sUm+n+w+uvhMX5HkcYPMPIAiwiKD6B/&#10;EXtTDZHqqSd7SjVxdxY6WvR5ZQmCL7K3x4ufZkxCc/F2dbO8fS2F5qPF8u3q5k32u7pejkjpswEv&#10;ctJI5HEVAurwQOnUem6ZuJyez0TSuB2Faxu5yqC5soX2yFIGnmYj6fdeoZGi/xLYrjz6c4LnZHtO&#10;MPUfoXyQrCjA+30C6wqBK+5EgOdQJEx/Jg/6733puv7szR8AAAD//wMAUEsDBBQABgAIAAAAIQBm&#10;eRr94AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLOko1VqaThOCExKi&#10;KweOaZO10RqnNNlW3h5zgqP9f/r9udwubmRnMwfrUUKyEsAMdl5b7CV8NC93G2AhKtRq9GgkfJsA&#10;2+r6qlSF9heszXkfe0YlGAolYYhxKjgP3WCcCis/GaTs4GenIo1zz/WsLlTuRr4WIuNOWaQLg5rM&#10;02C64/7kJOw+sX62X2/te32obdPkAl+zo5S3N8vuEVg0S/yD4Vef1KEip9afUAc2StikIiWUgiR9&#10;AEZEnq8TYC1t7tMMeFXy/z9UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDjTD5MmQEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBmeRr9&#10;4AAAAAsBAAAPAAAAAAAAAAAAAAAAAPMDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="5E63B4D0" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                      <w:pPr>
+                        <w:spacing w:line="200" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>DARWIN</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="34"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>NT</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="37"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-6"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>0801</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="5._CURRENT_EMPLOYMENT"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t>CURRENT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="45"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t>EMPLOYMENT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="255"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3544"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="4230"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1434"/>
+        <w:gridCol w:w="835"/>
+        <w:gridCol w:w="613"/>
+        <w:gridCol w:w="526"/>
+        <w:gridCol w:w="135"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="1130"/>
+        <w:gridCol w:w="378"/>
+        <w:gridCol w:w="896"/>
+        <w:gridCol w:w="549"/>
+        <w:gridCol w:w="589"/>
+        <w:gridCol w:w="841"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B5231" w14:paraId="15C12888" w14:textId="77777777" w:rsidTr="00DE1490">
+      <w:tr w:rsidR="00136BF6" w14:paraId="5BAAE05A" w14:textId="77777777" w:rsidTr="007534EE">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="96"/>
+          <w:trHeight w:val="382"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A98F33F" w14:textId="77777777" w:rsidR="005B5231" w:rsidRPr="001F0EE2" w:rsidRDefault="005B5231" w:rsidP="000724B4">
+          <w:p w14:paraId="386F9326" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="83"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F0EE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-              <w:t>:</w:t>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Sector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2485" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1434" w:type="dxa"/>
             <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:sdt>
-[...76 lines deleted...]
-          <w:p w14:paraId="5E202F4D" w14:textId="36927D8E" w:rsidR="00FE7B32" w:rsidRPr="001F0EE2" w:rsidRDefault="00FE7B32" w:rsidP="00FE7B32">
+          <w:p w14:paraId="2B6CF8CA" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="83"/>
+              <w:ind w:left="0" w:right="66"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Lato"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Government</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13C38A12" w14:textId="717E8930" w:rsidR="00FE7B32" w:rsidRDefault="00FE7B32" w:rsidP="00FE7B32">
+          <w:p w14:paraId="0E912B03" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="53" w:line="309" w:lineRule="exact"/>
+              <w:ind w:left="51"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="662" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1139" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F9499FF" w14:textId="013F391C" w:rsidR="00FE7B32" w:rsidRPr="00FE7B32" w:rsidRDefault="00FE7B32" w:rsidP="00FE7B32">
+          <w:p w14:paraId="722BCC75" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:bCs/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="83"/>
+              <w:ind w:left="380"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Catholic</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="843" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12E4B417" w14:textId="08E62C54" w:rsidR="00FE7B32" w:rsidRDefault="00FE7B32" w:rsidP="00FE7B32">
+          <w:p w14:paraId="154F9174" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="53" w:line="309" w:lineRule="exact"/>
+              <w:ind w:left="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...90 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:b/>
-                <w:bCs/>
-[...711 lines deleted...]
-              <w:t>Background</w:t>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="599" w:type="pct"/>
+            <w:tcW w:w="1508" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="5FD24B8D" w14:textId="77777777" w:rsidR="00D25013" w:rsidRPr="00620F25" w:rsidRDefault="00D25013" w:rsidP="00D25013">
+          <w:p w14:paraId="288BC6D0" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="83"/>
+              <w:ind w:left="414" w:right="-15"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620F25">
-[...6 lines deleted...]
-              <w:t>Aboriginal</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...55 lines deleted...]
-        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1068" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="896" w:type="dxa"/>
             <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1556F1D5" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="53" w:line="309" w:lineRule="exact"/>
+              <w:ind w:left="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1138" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="75A67827" w14:textId="77777777" w:rsidR="00D25013" w:rsidRPr="00620F25" w:rsidRDefault="00D25013" w:rsidP="00D25013">
+          <w:p w14:paraId="43882ACE" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="83"/>
+              <w:ind w:left="327"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620F25">
-[...6 lines deleted...]
-              <w:t>Torres Strait Islander</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Christian</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...54 lines deleted...]
-        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="661" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="841" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="08F9D929" w14:textId="77777777" w:rsidR="00D25013" w:rsidRPr="00620F25" w:rsidRDefault="00D25013" w:rsidP="00D25013">
+          <w:p w14:paraId="59DF040A" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="36"/>
+              <w:ind w:left="70"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:b/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620F25">
-[...6 lines deleted...]
-              <w:t>Neither</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...54 lines deleted...]
-        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00142944" w:rsidRPr="00620F25" w14:paraId="7952BE31" w14:textId="77777777" w:rsidTr="00142944">
+      <w:tr w:rsidR="00136BF6" w14:paraId="56E3BA0F" w14:textId="77777777" w:rsidTr="007534EE">
         <w:trPr>
-          <w:trHeight w:val="340"/>
-[...1541 lines deleted...]
-          <w:trHeight w:val="60"/>
+          <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43E11554" w14:textId="77777777" w:rsidR="003B33E5" w:rsidRPr="00234309" w:rsidRDefault="003B33E5" w:rsidP="007E1ABA">
+          <w:p w14:paraId="456DCC0A" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="79"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00234309">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t>School Sector</w:t>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Current</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Workplace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcW w:w="8634" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CFC1986" w14:textId="77777777" w:rsidR="003B33E5" w:rsidRPr="00234309" w:rsidRDefault="003B33E5" w:rsidP="00142944">
+          <w:p w14:paraId="20397254" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="45"/>
+              <w:ind w:left="62"/>
             </w:pPr>
-            <w:r w:rsidRPr="00234309">
-[...6 lines deleted...]
-              <w:t>Government</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...337 lines deleted...]
-        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003B33E5" w:rsidRPr="00620F25" w14:paraId="1CC9F303" w14:textId="77777777" w:rsidTr="00142944">
+      <w:tr w:rsidR="00136BF6" w14:paraId="1FE41E5C" w14:textId="77777777" w:rsidTr="007534EE">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62A628D5" w14:textId="77777777" w:rsidR="003B33E5" w:rsidRPr="00620F25" w:rsidRDefault="003B33E5" w:rsidP="007E1ABA">
+          <w:p w14:paraId="7965BE77" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="83"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620F25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...5 lines deleted...]
-              <w:t>Current Workplace</w:t>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...43 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F48E672" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="49"/>
+              <w:ind w:left="62"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Choose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>item.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABD9023" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="59"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Workplace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Region</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3253" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="154F57B3" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="49"/>
+              <w:ind w:left="66"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Choose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>item.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E68C3" w:rsidRPr="00620F25" w14:paraId="3D1D5A62" w14:textId="77777777" w:rsidTr="00142944">
+      <w:tr w:rsidR="00136BF6" w14:paraId="1C19A00B" w14:textId="77777777" w:rsidTr="007534EE">
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A7C731D" w14:textId="77777777" w:rsidR="002E68C3" w:rsidRPr="00620F25" w:rsidRDefault="002E68C3" w:rsidP="007E1ABA">
+          <w:p w14:paraId="0D6D68F8" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="83"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t>School Type</w:t>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Type</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Employment</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...51 lines deleted...]
-        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1434" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62F43CA1" w14:textId="77777777" w:rsidR="002E68C3" w:rsidRPr="002C7DBC" w:rsidRDefault="002E68C3" w:rsidP="0035089A">
+          <w:p w14:paraId="3960B8C0" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="83"/>
+              <w:ind w:left="0" w:right="40"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C7DBC">
-[...19 lines deleted...]
-              <w:t>Region</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Full</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...51 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E9C829A" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="75"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="613" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="654B3A84" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="526" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1210BB5D" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="843" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26F0975C" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="83"/>
+              <w:ind w:left="34" w:right="-29"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Part</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76EB5D37" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="52"/>
+              <w:ind w:left="138"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>FTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E63FB0B" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="896" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CA2BCC6" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A30C15C" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="83"/>
+              <w:ind w:left="21"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Relief</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="589" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B76C090" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="35"/>
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="841" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05C61B80" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B33E5" w:rsidRPr="00620F25" w14:paraId="4123C5E8" w14:textId="77777777" w:rsidTr="00142944">
+      <w:tr w:rsidR="00136BF6" w14:paraId="21A032A9" w14:textId="77777777" w:rsidTr="007534EE">
         <w:trPr>
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A213752" w14:textId="77777777" w:rsidR="003B33E5" w:rsidRPr="00620F25" w:rsidRDefault="003B33E5" w:rsidP="007E1ABA">
+          <w:p w14:paraId="1E1D95B9" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="104"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620F25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Type of Employment </w:t>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1441" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="8634" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
           </w:tcPr>
-          <w:p w14:paraId="575416D6" w14:textId="77777777" w:rsidR="003B33E5" w:rsidRPr="00620F25" w:rsidRDefault="007431AD" w:rsidP="007431AD">
+          <w:p w14:paraId="700597DF" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="49"/>
+              <w:ind w:left="62"/>
             </w:pPr>
-            <w:r w:rsidRPr="00620F25">
-[...6 lines deleted...]
-              <w:t>Full Time</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Position</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>title</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...237 lines deleted...]
-        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="007431AD" w:rsidRPr="00620F25" w14:paraId="55C0CFD8" w14:textId="77777777" w:rsidTr="00142944">
+      <w:tr w:rsidR="00136BF6" w14:paraId="283DA189" w14:textId="77777777" w:rsidTr="007534EE">
         <w:trPr>
-          <w:trHeight w:val="369"/>
-[...87 lines deleted...]
-          <w:trHeight w:val="369"/>
+          <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60F2853B" w14:textId="77777777" w:rsidR="00856FF7" w:rsidRPr="00620F25" w:rsidRDefault="00856FF7" w:rsidP="007E1ABA">
+          <w:p w14:paraId="19C43F8F" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="84"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620F25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:spacing w:val="-3"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Classification/Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...43 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8634" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C71357" w14:textId="77777777" w:rsidR="00136BF6" w:rsidRDefault="00136BF6" w:rsidP="007534EE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="49"/>
+              <w:ind w:left="62"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>CT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>designation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A00724D" w14:textId="77777777" w:rsidR="00620F25" w:rsidRDefault="00620F25" w:rsidP="00620F25">
+    <w:p w14:paraId="71BD1183" w14:textId="0E060642" w:rsidR="00D4455D" w:rsidRDefault="00136BF6" w:rsidP="00136BF6">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Verdana"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5648FE4B" wp14:editId="49505D4F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>563880</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>10155745</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="932815" cy="127635"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="28" name="Textbox 28"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="932815" cy="127635"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1D015A30" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                            <w:pPr>
+                              <w:spacing w:line="200" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>+</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>61</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>08</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>8944</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-7"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>9388</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5648FE4B" id="Textbox 28" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:44.4pt;margin-top:799.65pt;width:73.45pt;height:10.05pt;z-index:-251660800;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDpWKGmQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUtuO0zAQfUfiHyy/07Rd7YWo6QpYgZBW&#10;sNKyH+A6dmMRe8yM26R/z9hNWwRvK17G4/H4+JwzXt2Pvhd7g+QgNHIxm0thgobWhW0jX358fncn&#10;BSUVWtVDMI08GJL367dvVkOszRI66FuDgkEC1UNsZJdSrKuKdGe8ohlEE/jQAnqVeIvbqkU1MLrv&#10;q+V8flMNgG1E0IaIqw/HQ7ku+NYanb5bSyaJvpHMLZWIJW5yrNYrVW9Rxc7piYZ6BQuvXOBHz1AP&#10;KimxQ/cPlHcagcCmmQZfgbVOm6KB1Szmf6l57lQ0RQubQ/FsE/0/WP1t/xyfUKTxI4w8wCKC4iPo&#10;n8TeVEOkeurJnlJN3J2FjhZ9XlmC4Ivs7eHspxmT0Fx8f7W8W1xLoflosby9ubrOfleXyxEpfTHg&#10;RU4aiTyuQkDtHykdW08tE5fj85lIGjejcG0jbzNormygPbCUgafZSPq1U2ik6L8GtiuP/pTgKdmc&#10;Ekz9JygfJCsK8GGXwLpC4II7EeA5FAnTn8mD/nNfui4/e/0bAAD//wMAUEsDBBQABgAIAAAAIQAU&#10;9Cqy4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4s0tbi4AsTWP0ZGKk&#10;ePC4sFMgZWeR3bb47x1Penw/8s4z+Xa2gzjj5HtHCpaLCARS40xPrYKP6uUuAeGDJqMHR6jgGz1s&#10;i+urXGfGXajE8z60gkfIZ1pBF8KYSembDq32CzcicXZwk9WB5dRKM+kLj9tBrqIollb3xBc6PeJT&#10;h81xf7IKdp9UPvdfb/V7eSj7qkojeo2PSt3ezLtHEAHn8FeGX3xGh4KZanci48WgIEmYPLC/SdM1&#10;CG6s1psHEDVb8TK9B1nk8v8TxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg6VihpkB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFPQq&#10;suEAAAAMAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1D015A30" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                      <w:pPr>
+                        <w:spacing w:line="200" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>+</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>61</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>08</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>8944</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-7"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>9388</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B188647" wp14:editId="66E41ED1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5336285</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>10155745</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="963294" cy="127635"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="29" name="Textbox 29"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="963294" cy="127635"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5016E870" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                            <w:pPr>
+                              <w:spacing w:line="200" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>DARWIN</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="34"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>NT</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="37"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-6"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>0801</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2B188647" id="Textbox 29" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:420.2pt;margin-top:799.65pt;width:75.85pt;height:10.05pt;z-index:-251659776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKVSGJmQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG0Xym7UdAWsQEgr&#10;FmnhA1zHbixij5lxm/TvGbtpi+CGuIzH4/Hze2+8vh99Lw4GyUFo5GI2l8IEDa0Lu0Z+//bx1a0U&#10;lFRoVQ/BNPJoSN5vXr5YD7E2S+igbw0KBglUD7GRXUqxrirSnfGKZhBN4EML6FXiLe6qFtXA6L6v&#10;lvP5qhoA24igDRFXH06HclPwrTU6PVlLJom+kcwtlYglbnOsNmtV71DFzumJhvoHFl65wI9eoB5U&#10;UmKP7i8o7zQCgU0zDb4Ca502RQOrWcz/UPPcqWiKFjaH4sUm+n+w+svhOX5Fkcb3MPIAiwiKj6B/&#10;EHtTDZHqqSd7SjVxdxY6WvR5ZQmCL7K3x4ufZkxCc/FudbO8ey2F5qPF8u3q5k32u7pejkjpkwEv&#10;ctJI5HEVAurwSOnUem6ZuJyez0TSuB2Faxt5m0FzZQvtkaUMPM1G0s+9QiNF/zmwXXn05wTPyfac&#10;YOo/QPkgWVGAd/sE1hUCV9yJAM+hSJj+TB707/vSdf3Zm18AAAD//wMAUEsDBBQABgAIAAAAIQA9&#10;Iml34QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLO0o1VKaThOCExKi&#10;KweOaZO10RqnNNlW3h5zgqP9f/r9udwubmRnMwfrUUK6SoAZ7Ly22Ev4aF7uNsBCVKjV6NFI+DYB&#10;ttX1VakK7S9Ym/M+9oxKMBRKwhDjVHAeusE4FVZ+MkjZwc9ORRrnnutZXajcjXydJDl3yiJdGNRk&#10;ngbTHfcnJ2H3ifWz/Xpr3+tDbZtGJPiaH6W8vVl2j8CiWeIfDL/6pA4VObX+hDqwUcImSzJCKXgQ&#10;4h4YIUKsU2AtrfJUZMCrkv//ovoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAilUhiZkB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPSJp&#10;d+EAAAANAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="5016E870" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                      <w:pPr>
+                        <w:spacing w:line="200" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>DARWIN</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="34"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>NT</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="37"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-6"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>0801</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D55CC04" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="858"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="858" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t>IDENTIFICATION</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="51"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+        </w:rPr>
+        <w:t>OF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="41"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t>MENTOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+        </w:rPr>
+        <w:t>IN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>SCHOOL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F80C3BE" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E2DC8DE" w14:textId="77777777" w:rsidR="00FE7B32" w:rsidRPr="00620F25" w:rsidRDefault="00FE7B32" w:rsidP="00620F25">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="146" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="565"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="143"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="1417"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D4455D" w14:paraId="356557E5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2408" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E22776" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Mentors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8358" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2410D919" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="62"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4455D" w14:paraId="0473D844" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="327"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE9AE6E" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>School/Workplace</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED57B51" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="63"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE8A598" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="136"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Position</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E25A9E3" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="66"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F33212" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="138"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD4B6C1" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="69"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4455D" w14:paraId="4BDAD261" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3C6D7C" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="62"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3540" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="08412483" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1133" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46226FCF" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="31"/>
+              <w:ind w:left="351"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4816" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="32283736" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="66"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="24C5C32F" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="242"/>
+        <w:ind w:left="140"/>
       </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>commit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>my</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>mentor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>access</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resources,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>participate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>workshops,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>adhere</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to guidelines which give this applicant their best chance of success.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2FE852AD" w14:textId="4D02B543" w:rsidR="00DB19E4" w:rsidRDefault="00DB19E4" w:rsidP="00BB5E44">
+    <w:p w14:paraId="51DDA3C9" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Subtitle"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="140" w:right="174"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sufficient</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>workload</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>capacity,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>interest,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>professional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Australian</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Professional Standards for teachers to undertake this work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE13B53" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3930"/>
+        </w:tabs>
+        <w:spacing w:before="161"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="808080"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="808080"/>
+        </w:rPr>
+        <w:t>Click</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="808080"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="808080"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="808080"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="808080"/>
+        </w:rPr>
+        <w:t>tap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="808080"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="808080"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="808080"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="808080"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="808080"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="808080"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="808080"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:color w:val="808080"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61ADA8CE" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="858"/>
+        </w:tabs>
+        <w:spacing w:before="181"/>
+        <w:ind w:left="858" w:hanging="357"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="7._PRINCIPAL_ENDORSEMENT"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t>PRINCIPAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="45"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t>ENDORSEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E31D5E1" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="183"/>
+        <w:ind w:left="140" w:right="174" w:firstLine="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nationally certified teachers are highly regarded by their colleagues and should be seen as teachers who achieve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>great</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>outcomes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>students</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>learning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>wellbeing.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>They</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>development</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">colleagues and are viewed by others as contributing positively and respectfully to the community and to the education profession. They demonstrate the values of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>The Teacher Registration Board</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, maintain high ethical standards and exercise sound judgement in all school and community contexts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E6F9EC" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="159"/>
+        <w:ind w:left="138" w:firstLine="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>By</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>signing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>box</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>below,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>agree</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>endorse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>applicant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>suitable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>candidate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for certification and that the content of the above application is correct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100E9CC4" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="861"/>
+        </w:tabs>
+        <w:spacing w:before="185" w:line="213" w:lineRule="auto"/>
+        <w:ind w:right="676"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">IDENTIFICATION OF MENTOR IN SCHOOL </w:t>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>endorsing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>application,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>recognising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>teacher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>operating</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Highly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Accomplished</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>/ Lead Teacher level in relation to the Standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA0D05D" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="860"/>
+        </w:tabs>
+        <w:spacing w:before="195" w:line="213" w:lineRule="auto"/>
+        <w:ind w:left="860" w:right="648" w:hanging="719"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>case</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lead</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Initiative,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>endorsing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>initiative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>benefitting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>school</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>community, progressing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>quality</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>teaching</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>agendas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>value</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>scaling</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>initiative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>benefit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03664C5E" w14:textId="0388348E" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="860"/>
+        </w:tabs>
+        <w:spacing w:before="188" w:line="218" w:lineRule="auto"/>
+        <w:ind w:left="860" w:right="428"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>case</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Highly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Accomplished</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Teacher,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>seen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>evidence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>outstanding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>leadership and support of colleagues to build capability and provide mentorship</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10773" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="57" w:type="dxa"/>
-          <w:right w:w="57" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="424"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="2270"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="709"/>
         <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="567"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="565"/>
         <w:gridCol w:w="1418"/>
-        <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D1C34" w:rsidRPr="00620F25" w14:paraId="6CD5DFDE" w14:textId="77777777" w:rsidTr="00773F9C">
+      <w:tr w:rsidR="00D4455D" w14:paraId="03BDF204" w14:textId="77777777" w:rsidTr="007534EE">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="243388E9" w14:textId="77777777" w:rsidR="004D1C34" w:rsidRDefault="004D1C34" w:rsidP="00773F9C">
+          <w:p w14:paraId="510CD4DA" w14:textId="2B179451" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Principal/Delegate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> Name</w:t>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="21"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8363" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="8365" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:sdt>
-[...37 lines deleted...]
-          <w:p w14:paraId="00D45537" w14:textId="77777777" w:rsidR="004D1C34" w:rsidRDefault="004D1C34" w:rsidP="00773F9C">
+          <w:p w14:paraId="744E87D5" w14:textId="281FA7FF" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...8 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="62"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D1C34" w:rsidRPr="00620F25" w14:paraId="2E48DDC3" w14:textId="77777777" w:rsidTr="00773F9C">
+      <w:tr w:rsidR="00D4455D" w14:paraId="028AAEA2" w14:textId="77777777" w:rsidTr="007534EE">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="63FA2D07" w14:textId="77777777" w:rsidR="004D1C34" w:rsidRPr="00620F25" w:rsidRDefault="004D1C34" w:rsidP="00773F9C">
+          <w:p w14:paraId="28FA2BD7" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:spacing w:val="-3"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>School/Workplace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:sdt>
-[...37 lines deleted...]
-          <w:p w14:paraId="454E6023" w14:textId="77777777" w:rsidR="004D1C34" w:rsidRPr="002C7DBC" w:rsidRDefault="004D1C34" w:rsidP="00773F9C">
+          <w:p w14:paraId="2070AD46" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="20"/>
+              <w:ind w:left="63"/>
             </w:pPr>
-            <w:r w:rsidRPr="002C7DBC">
-[...8 lines deleted...]
-              <w:t>State</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ACAE751" w14:textId="77777777" w:rsidR="004D1C34" w:rsidRPr="00BB5E44" w:rsidRDefault="004D1C34" w:rsidP="00773F9C">
+          <w:p w14:paraId="1DB42BED" w14:textId="4A56DFAE" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="20"/>
+              <w:ind w:left="135"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB5E44">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Position</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:sdt>
-[...36 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="2405E03E" w14:textId="76ADEA28" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="20"/>
+              <w:ind w:left="64"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="10786665" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="20"/>
+              <w:ind w:left="135"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TRB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D616784" w14:textId="77777777" w:rsidR="004D1C34" w:rsidRPr="002C7DBC" w:rsidRDefault="004D1C34" w:rsidP="00773F9C">
+          <w:p w14:paraId="75FCE92F" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...11 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="20"/>
+              <w:ind w:left="65"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
-[...6 lines deleted...]
-              <w:t>TRB Number</w:t>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tap</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...41 lines deleted...]
-        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004D1C34" w:rsidRPr="00620F25" w14:paraId="55EE4CAB" w14:textId="77777777" w:rsidTr="00773F9C">
+      <w:tr w:rsidR="00D4455D" w14:paraId="6C9CE866" w14:textId="77777777" w:rsidTr="007534EE">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...614 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2408" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3E135F07" w14:textId="77777777" w:rsidR="00DA4C1D" w:rsidRDefault="00DA4C1D" w:rsidP="00DA4C1D">
+          <w:p w14:paraId="1D5A2863" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="189"/>
+              <w:ind w:right="356"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA4C1D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t>Principal/Delegate Name</w:t>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principal/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Delegate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8363" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:sdt>
-[...37 lines deleted...]
-          <w:p w14:paraId="6A87E790" w14:textId="77777777" w:rsidR="00DA4C1D" w:rsidRDefault="00DA4C1D" w:rsidP="00F3592D">
+          <w:p w14:paraId="26CC25E6" w14:textId="509ACE8A" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...397 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2515EEE0" w14:textId="77777777" w:rsidR="007346FA" w:rsidRPr="002C7DBC" w:rsidRDefault="007346FA" w:rsidP="007346FA">
+          <w:p w14:paraId="00D6C16C" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="59"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49C7100B" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="135"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007346FA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:spacing w:val="-3"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-          </w:p>
-[...355 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9841" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
+            <w:tcW w:w="1983" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="730F8639" w14:textId="77777777" w:rsidR="00B074A4" w:rsidRPr="00B074A4" w:rsidRDefault="00B074A4" w:rsidP="00DA4C1D">
+          <w:p w14:paraId="74BF5E98" w14:textId="56AE4650" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="160"/>
+              <w:ind w:left="64" w:right="174"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B074A4">
-[...3 lines deleted...]
-              <w:t>I am responsible for discussing my participation in the certification process with the Principal/Delegate nominated above</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter a date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B074A4" w:rsidRPr="001C03F8" w14:paraId="5B129C5B" w14:textId="77777777" w:rsidTr="008F226B">
+      <w:tr w:rsidR="007534EE" w14:paraId="615536EA" w14:textId="77777777" w:rsidTr="007534EE">
         <w:trPr>
-          <w:trHeight w:val="567"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67A6621E" w14:textId="77777777" w:rsidR="00B074A4" w:rsidRPr="00B074A4" w:rsidRDefault="005B0289" w:rsidP="00057D97">
+          <w:p w14:paraId="3C471380" w14:textId="0A764F3F" w:rsidR="007534EE" w:rsidRDefault="007534EE" w:rsidP="007534EE">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:right="356"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...24 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9841" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="750EFD26" w14:textId="77777777" w:rsidR="00B074A4" w:rsidRPr="00B074A4" w:rsidRDefault="00B074A4" w:rsidP="00DA4C1D">
+          <w:p w14:paraId="0DC3DA23" w14:textId="1E3D2337" w:rsidR="007534EE" w:rsidRDefault="007534EE" w:rsidP="007534EE">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B074A4">
-[...50 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9841" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="05550D5A" w14:textId="77777777" w:rsidR="00B074A4" w:rsidRPr="00B074A4" w:rsidRDefault="00B074A4" w:rsidP="00DA4C1D">
+          <w:p w14:paraId="2D9432E1" w14:textId="051B9D4F" w:rsidR="007534EE" w:rsidRDefault="007534EE" w:rsidP="007534EE">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="59"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B074A4">
-[...50 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9841" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="5298798A" w14:textId="77777777" w:rsidR="00B074A4" w:rsidRPr="00B074A4" w:rsidRDefault="00B074A4" w:rsidP="00DA4C1D">
+          <w:p w14:paraId="2970A420" w14:textId="5A2FE4DF" w:rsidR="007534EE" w:rsidRDefault="007534EE" w:rsidP="007534EE">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="64" w:right="174"/>
+              <w:rPr>
+                <w:color w:val="808080"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B074A4">
-[...3 lines deleted...]
-              <w:t>It is my responsibility to ensure I maintain communication with the TRB HALT Team</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>here</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B074A4" w:rsidRPr="001C03F8" w14:paraId="6B157770" w14:textId="77777777" w:rsidTr="008F226B">
+    </w:tbl>
+    <w:p w14:paraId="2678D83A" w14:textId="035DF67C" w:rsidR="00AF7B20" w:rsidRDefault="00AF7B20">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A275AB0" w14:textId="1B54D7A5" w:rsidR="00827119" w:rsidRDefault="00827119">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="15"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="587F2DA3" wp14:editId="7453FAA4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-16169</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161712</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6935470" cy="612775"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="30" name="Group 30"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6935470" cy="612775"/>
+                          <a:chOff x="-1" y="0"/>
+                          <a:chExt cx="6935470" cy="612775"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="31" name="Graphic 31"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="-1" y="0"/>
+                            <a:ext cx="6935470" cy="612775"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6935470" h="612775">
+                                <a:moveTo>
+                                  <a:pt x="3523996" y="12"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="12"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3523996" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3523996" y="12"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="6935470" h="612775">
+                                <a:moveTo>
+                                  <a:pt x="6757035" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4955400" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3524123" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3524123" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4955400" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6757035" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6757035" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="6935470" h="612775">
+                                <a:moveTo>
+                                  <a:pt x="6935457" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6757162" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6757162" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6935457" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6935457" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="001F5F"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="32" name="Textbox 32"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="251458" y="108139"/>
+                            <a:ext cx="1237615" cy="473271"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="40B33201" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="198" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>PHONE</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="35922F99" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="235" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>1800</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>110</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-7"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>302</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>(Toll</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>free)</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="4FBFA0BA" w14:textId="77777777" w:rsidR="00827119" w:rsidRPr="007534EE" w:rsidRDefault="00827119" w:rsidP="00827119">
+                              <w:pPr>
+                                <w:spacing w:line="235" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="007534EE">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>+61 08 8944 9388</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="1CD5C3A7" w14:textId="77777777" w:rsidR="00827119" w:rsidRDefault="00827119">
+                              <w:pPr>
+                                <w:spacing w:line="235" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="33" name="Textbox 33"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2052826" y="108140"/>
+                            <a:ext cx="1000760" cy="275590"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="5359DBD4" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="198" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>WEBSITE</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="39533D37" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+                              <w:pPr>
+                                <w:spacing w:line="235" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:hyperlink r:id="rId11">
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Calibri"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF"/>
+                                    <w:spacing w:val="-2"/>
+                                    <w:sz w:val="20"/>
+                                    <w:u w:val="single" w:color="FFFFFF"/>
+                                  </w:rPr>
+                                  <w:t>www.trb.nt.gov.au</w:t>
+                                </w:r>
+                              </w:hyperlink>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="34" name="Textbox 34"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3584446" y="108140"/>
+                            <a:ext cx="1187450" cy="275590"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0CC6086A" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="198" w:lineRule="exact"/>
+                                <w:ind w:left="13"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>EMAIL</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="243D7272" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+                              <w:pPr>
+                                <w:spacing w:line="235" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:hyperlink r:id="rId12">
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Calibri"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF"/>
+                                    <w:spacing w:val="-2"/>
+                                    <w:sz w:val="20"/>
+                                    <w:u w:val="single" w:color="4F88DC"/>
+                                  </w:rPr>
+                                  <w:t>halt.trb@trb.nt.gov.au</w:t>
+                                </w:r>
+                              </w:hyperlink>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="35" name="Textbox 35"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5023864" y="108139"/>
+                            <a:ext cx="925194" cy="462699"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="44C7D092" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="198" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>POSTAL</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-1"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>ADDRESS</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="4099524C" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="235" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>GPO</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-9"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Box</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-7"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>1675</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="27434B9E" w14:textId="77777777" w:rsidR="00827119" w:rsidRDefault="00827119" w:rsidP="00827119">
+                              <w:pPr>
+                                <w:spacing w:line="237" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>DARWIN NT 0801</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="6569CF51" w14:textId="77777777" w:rsidR="00827119" w:rsidRDefault="00827119">
+                              <w:pPr>
+                                <w:spacing w:line="235" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="587F2DA3" id="Group 30" o:spid="_x0000_s1037" style="position:absolute;margin-left:-1.25pt;margin-top:12.75pt;width:546.1pt;height:48.25pt;z-index:251661824;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:margin;mso-position-vertical-relative:text" coordorigin="" coordsize="69354,6127" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhnmnRwQMAACgPAAAOAAAAZHJzL2Uyb0RvYy54bWzcV9uOnDgQfV9p/8HiPcMdGjQ9UTbZGa0U&#10;JZEyUZ7dxjRoAbO2u2H+fss2ppkeza23s4ryAgaXi6pzqo7N5duxbdCeclGzbu34F56DaEdYUXfb&#10;tfPt9vrNykFC4q7ADevo2rmjwnl79ftvl0Of04BVrCkoR+CkE/nQr51Kyj53XUEq2mJxwXrawWTJ&#10;eIslPPKtW3A8gPe2cQPPS9yB8aLnjFAh4O0HM+lcaf9lSYn8XJaCStSsHYhN6ivX1426uleXON9y&#10;3Fc1mcLAJ0TR4rqDj86uPmCJ0Y7XD1y1NeFMsFJeENa6rCxrQnUOkI3vHWVzw9mu17ls82HbzzAB&#10;tEc4neyWfNrf8P5r/4Wb6GH4kZG/BeDiDv02X86r5+3BeCx5qxZBEmjUiN7NiNJRIgIvkyyMoxSA&#10;JzCX+EGaxgZyUgEvatkb30GHdaT68+mVLs7Nd3V0czRDD+UjDgiJ/4bQ1wr3VAMvFAJfOKqLtRNC&#10;qB1uoYpvpoKBNwCU+jhYKRCnJzHheQTR/VyfwWjOFOdkJ+QNZRptvP8opKnawo5wZUdk7OyQQ+2r&#10;qm901UsHQdVzB0HVbwwFPZZqnaJQDdGwoKua2VLTLdvTW6YNpeIsjIMwyxJNnB8obxDswajplsZA&#10;PvA7m9lJe++1R2MEBZIkuifBnzWwd2O4/PQrzR+EQBomqAleAXACEEkap14YHyr4CRyiLI4jzyT6&#10;bI6RH4T3vFoU7H1GY7Z8ARrLEF5gvszulebHCZ4BaqUkcXoPlMdKTgXuJ8E9WwucvRsAl5YvSXER&#10;xCvNn0UESmfuSBgve16wpi6u66ZRJSr4dvO+4WiP1Zbm+dfx9dSBCzNQR5EbFVKjDSvuQMQGkK21&#10;I/7ZYU4d1PzVgUxCQUo74HawsQMum/dMb526O7iQt+N3zHvUw3DtSNCwT8yqJc6tOKlcZlu1smPv&#10;dpKVtVIuHZuJaHoA5TYq+uMlHIrCSPgthL5hIwq1fi0kHMnxDwYiN0v7I2IexH4Uw+lGiZu38sPM&#10;qKpVdWjgNPFBGtTOF6VhkGqHgIzdFBRCStUnLJVe6yPEEYhG+I8IleNm1HuS/uoZKf5piAL5OyIq&#10;VACfQpQXB6tg2q2AqUi3Is5npjzPS2Hb0UwFaRxntlfPypSvvf6KVEUPqIpOpCqMV1EUPUGVv0qj&#10;+MdTNff+mYTzp+kq0KOjrtLn8RO6KvaCcJUA9Y/oXwb6mMG0lr8kSDKtVOeWP3Om+3+bSv95wO+Y&#10;PvVOv47qf2/5rDe2ww/u1b8AAAD//wMAUEsDBBQABgAIAAAAIQCUG2vQ4QAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EJviWQVt4lrOYTQ9hQKTQolN8Xa2CaWZCzFdv6+m1N7&#10;2l1mmH2TrybbsgH70HinIJkLYOhKbxpXKfjev88WwELUzujWO1RwxQCr4v4u15nxo/vCYRcrRiEu&#10;ZFpBHWOXcR7KGq0Oc9+hI+3ke6sjnX3FTa9HCrctl0I8c6sbRx9q3eGmxvK8u1gFH6Me10/J27A9&#10;nzbXwz79/NkmqNTjw7R+BRZxin9muOETOhTEdPQXZwJrFcxkSk4FMqV508Vi+QLsSJuUAniR8/8V&#10;il8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYZ5p0cEDAAAoDwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlBtr0OEAAAAKAQAADwAAAAAAAAAA&#10;AAAAAAAbBgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACkHAAAAAA==&#10;">
+                <v:shape id="Graphic 31" o:spid="_x0000_s1038" style="position:absolute;width:69354;height:6127;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6935470,612775" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDbT7lbvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BCsIw&#10;EETvgv8QVvCmqQoq1SgiKN6kKp6XZm2DzaY0UevfG0HwOMzOm53lurWVeFLjjWMFo2ECgjh32nCh&#10;4HLeDeYgfEDWWDkmBW/ysF51O0tMtXtxRs9TKESEsE9RQRlCnUrp85Is+qGriaN3c43FEGVTSN3g&#10;K8JtJcdJMpUWDceGEmvalpTfTw8b32CTkSn2Ls90ctyY8zWMZ3ul+r12swARqA3/41/6oBVMRvDd&#10;EgEgVx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA20+5W70AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" path="m3523996,12l,12,,612660r3523996,l3523996,12xem6757035,l4955400,,3524123,r,612660l4955400,612660r1801635,l6757035,xem6935457,l6757162,r,612660l6935457,612660,6935457,xe" fillcolor="#001f5f" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Textbox 32" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:2514;top:1081;width:12376;height:4733;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBEsU7wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredKOC2OgqUhQKQjGmB4/P7DNZzL5Ns1uN/74rCB6HmfmGWaw6W4srtd44VjAaJiCI&#10;C6cNlwp+8u1gBsIHZI21Y1JwJw+r5Vtvgal2N87oegiliBD2KSqoQmhSKX1RkUU/dA1x9M6utRii&#10;bEupW7xFuK3lOEmm0qLhuFBhQ58VFZfDn1WwPnK2Mb/fp312zkyefyS8m16U6r936zmIQF14hZ/t&#10;L61gMobHl/gD5PIfAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwRLFO8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="40B33201" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="198" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>PHONE</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="35922F99" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="235" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>1800</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>110</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-7"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>302</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>(Toll</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>free)</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="4FBFA0BA" w14:textId="77777777" w:rsidR="00827119" w:rsidRPr="007534EE" w:rsidRDefault="00827119" w:rsidP="00827119">
+                        <w:pPr>
+                          <w:spacing w:line="235" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="007534EE">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>+61 08 8944 9388</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="1CD5C3A7" w14:textId="77777777" w:rsidR="00827119" w:rsidRDefault="00827119">
+                        <w:pPr>
+                          <w:spacing w:line="235" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 33" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:20528;top:1081;width:10007;height:2756;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCuXmCgxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemo0VpEY3IqWFQkEa48HjM/tMlmTfptmtpv/eLRQ8DjPzDbPejLYTFxq8caxglqQg&#10;iCunDdcKDuX70wsIH5A1do5JwS952OSThzVm2l25oMs+1CJC2GeooAmhz6T0VUMWfeJ64uid3WAx&#10;RDnUUg94jXDbyec0XUiLhuNCgz29NlS1+x+rYHvk4s18705fxbkwZblM+XPRKvU4HbcrEIHGcA//&#10;tz+0gvkc/r7EHyDzGwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCuXmCgxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="5359DBD4" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="198" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>WEBSITE</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="39533D37" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+                        <w:pPr>
+                          <w:spacing w:line="235" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:hyperlink r:id="rId13">
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="20"/>
+                              <w:u w:val="single" w:color="FFFFFF"/>
+                            </w:rPr>
+                            <w:t>www.trb.nt.gov.au</w:t>
+                          </w:r>
+                        </w:hyperlink>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 34" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:35844;top:1081;width:11874;height:2756;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAht/jUxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sa2iEZXEVEQCqUxHjw+s89kMfs2za4a/71bKHgcZuYbZrbobC2u1HrjWMFwkIAg&#10;Lpw2XCrY55u3MQgfkDXWjknBnTws5r2XGaba3Tij6y6UIkLYp6igCqFJpfRFRRb9wDXE0Tu51mKI&#10;si2lbvEW4baW70kykhYNx4UKG1pVVJx3F6tgeeBsbX6/jz/ZKTN5Pkn4a3RW6rXfLacgAnXhGf5v&#10;b7WCj0/4+xJ/gJw/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACG3+NTEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0CC6086A" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="198" w:lineRule="exact"/>
+                          <w:ind w:left="13"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>EMAIL</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="243D7272" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+                        <w:pPr>
+                          <w:spacing w:line="235" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:hyperlink r:id="rId14">
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="20"/>
+                              <w:u w:val="single" w:color="4F88DC"/>
+                            </w:rPr>
+                            <w:t>halt.trb@trb.nt.gov.au</w:t>
+                          </w:r>
+                        </w:hyperlink>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 35" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:50238;top:1081;width:9252;height:4627;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBO+11PxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6saWikZXEVEQCqUxHjw+s89kMfs2za4a/71bKHgcZuYbZrbobC2u1HrjWMFwkIAg&#10;Lpw2XCrY55u3MQgfkDXWjknBnTws5r2XGaba3Tij6y6UIkLYp6igCqFJpfRFRRb9wDXE0Tu51mKI&#10;si2lbvEW4baW70kykhYNx4UKG1pVVJx3F6tgeeBsbX6/jz/ZKTN5Pkn4a3RW6rXfLacgAnXhGf5v&#10;b7WCj0/4+xJ/gJw/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE77XU/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="44C7D092" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="198" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>POSTAL</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>ADDRESS</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="4099524C" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="235" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>GPO</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-9"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>Box</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-7"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>1675</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="27434B9E" w14:textId="77777777" w:rsidR="00827119" w:rsidRDefault="00827119" w:rsidP="00827119">
+                        <w:pPr>
+                          <w:spacing w:line="237" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>DARWIN NT 0801</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="6569CF51" w14:textId="77777777" w:rsidR="00827119" w:rsidRDefault="00827119">
+                        <w:pPr>
+                          <w:spacing w:line="235" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap anchorx="margin"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A06A2A2" w14:textId="77777777" w:rsidR="00827119" w:rsidRDefault="00827119">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="15"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF6A12D" w14:textId="77777777" w:rsidR="00827119" w:rsidRDefault="00827119">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="15"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23846E51" w14:textId="7B99FFC8" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="15"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487235584" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75451317" wp14:editId="75FA3FDB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>563880</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>10155745</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="932815" cy="127635"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="57" name="Textbox 57"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="932815" cy="127635"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="229267B6" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                            <w:pPr>
+                              <w:spacing w:line="200" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>+</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>61</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-3"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>08</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>8944</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-4"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-7"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>9388</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="75451317" id="Textbox 57" o:spid="_x0000_s1043" type="#_x0000_t202" style="position:absolute;margin-left:44.4pt;margin-top:799.65pt;width:73.45pt;height:10.05pt;z-index:-16080896;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWl3bNmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUtuO0zAQfUfiHyy/0/SiXZao6QpYgZBW&#10;gLTsB7iO3VjEHjPjNunfM3bTFrFviJfxeDw+PueM1/ej78XBIDkIjVzM5lKYoKF1YdfI5x+f3txJ&#10;QUmFVvUQTCOPhuT95vWr9RBrs4QO+tagYJBA9RAb2aUU66oi3RmvaAbRBD60gF4l3uKualENjO77&#10;ajmf31YDYBsRtCHi6sPpUG4KvrVGp2/WkkmibyRzSyViidscq81a1TtUsXN6oqH+gYVXLvCjF6gH&#10;lZTYo3sB5Z1GILBppsFXYK3TpmhgNYv5X2qeOhVN0cLmULzYRP8PVn89PMXvKNL4AUYeYBFB8RH0&#10;T2JvqiFSPfVkT6km7s5CR4s+ryxB8EX29njx04xJaC6+Wy3vFjdSaD5aLN/erm6y39X1ckRKnw14&#10;kZNGIo+rEFCHR0qn1nPLxOX0fCaSxu0oXMvIq4yaS1toj6xl4HE2kn7tFRop+i+B/cqzPyd4Trbn&#10;BFP/EcoPyZICvN8nsK4wuOJODHgQRcP0afKk/9yXruvX3vwGAAD//wMAUEsDBBQABgAIAAAAIQAU&#10;9Cqy4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4s0tbi4AsTWP0ZGKk&#10;ePC4sFMgZWeR3bb47x1Penw/8s4z+Xa2gzjj5HtHCpaLCARS40xPrYKP6uUuAeGDJqMHR6jgGz1s&#10;i+urXGfGXajE8z60gkfIZ1pBF8KYSembDq32CzcicXZwk9WB5dRKM+kLj9tBrqIollb3xBc6PeJT&#10;h81xf7IKdp9UPvdfb/V7eSj7qkojeo2PSt3ezLtHEAHn8FeGX3xGh4KZanci48WgIEmYPLC/SdM1&#10;CG6s1psHEDVb8TK9B1nk8v8TxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1pd2zZkB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFPQq&#10;suEAAAAMAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="229267B6" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                      <w:pPr>
+                        <w:spacing w:line="200" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>+</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>61</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-3"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>08</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>8944</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-4"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-7"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>9388</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487236096" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C70A0FB" wp14:editId="27DC90BB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5336285</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>10155745</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="963294" cy="127635"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="58" name="Textbox 58"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="963294" cy="127635"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7F6E40EB" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                            <w:pPr>
+                              <w:spacing w:line="200" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>DARWIN</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="34"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>NT</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="37"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-6"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>0801</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1C70A0FB" id="Textbox 58" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:420.2pt;margin-top:799.65pt;width:75.85pt;height:10.05pt;z-index:-16080384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAY3fDnmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNG13KWzUdAWsQEgr&#10;FmnhA1zHbixij5lxm/TvGbtpi+CGuIzH4/Hze2+8vh99Lw4GyUFo5GI2l8IEDa0Lu0Z+//bx1Vsp&#10;KKnQqh6CaeTRkLzfvHyxHmJtltBB3xoUDBKoHmIju5RiXVWkO+MVzSCawIcW0KvEW9xVLaqB0X1f&#10;LefzVTUAthFBGyKuPpwO5abgW2t0erKWTBJ9I5lbKhFL3OZYbdaq3qGKndMTDfUPLLxygR+9QD2o&#10;pMQe3V9Q3mkEAptmGnwF1jptigZWs5j/oea5U9EULWwOxYtN9P9g9ZfDc/yKIo3vYeQBFhEUH0H/&#10;IPamGiLVU0/2lGri7ix0tOjzyhIEX2Rvjxc/zZiE5uLd6mZ5dyuF5qPF8s3q5nX2u7pejkjpkwEv&#10;ctJI5HEVAurwSOnUem6ZuJyez0TSuB2Faxn5NqPm0hbaI2sZeJyNpJ97hUaK/nNgv/Lszwmek+05&#10;wdR/gPJDsqQA7/YJrCsMrrgTAx5E0TB9mjzp3/el6/q1N78AAAD//wMAUEsDBBQABgAIAAAAIQA9&#10;Iml34QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLO0o1VKaThOCExKi&#10;KweOaZO10RqnNNlW3h5zgqP9f/r9udwubmRnMwfrUUK6SoAZ7Ly22Ev4aF7uNsBCVKjV6NFI+DYB&#10;ttX1VakK7S9Ym/M+9oxKMBRKwhDjVHAeusE4FVZ+MkjZwc9ORRrnnutZXajcjXydJDl3yiJdGNRk&#10;ngbTHfcnJ2H3ifWz/Xpr3+tDbZtGJPiaH6W8vVl2j8CiWeIfDL/6pA4VObX+hDqwUcImSzJCKXgQ&#10;4h4YIUKsU2AtrfJUZMCrkv//ovoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGN3w55kB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPSJp&#10;d+EAAAANAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="7F6E40EB" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                      <w:pPr>
+                        <w:spacing w:line="200" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>DARWIN</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="34"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>NT</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="37"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-6"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>0801</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="8._APPLICANT_CONSENT_AGREEMENT"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="2A88D9A4" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="858"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="858" w:hanging="357"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>APPLICANT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="50"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t>CONSENT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="50"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t>AGREEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F12359A" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="183"/>
+        <w:ind w:left="141"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>read</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>completed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sections</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>form.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>understand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>acknowledge:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589F4AA8" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="396" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="515"/>
+        <w:gridCol w:w="9640"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D4455D" w14:paraId="3465B908" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="711"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="601"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="515" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="257B8258" w14:textId="27399569" w:rsidR="00B074A4" w:rsidRPr="00B074A4" w:rsidRDefault="005B0289" w:rsidP="00DA4C1D">
+          <w:p w14:paraId="71FFF694" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="411" w:lineRule="exact"/>
+              <w:ind w:left="0" w:right="54"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...24 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9841" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="9640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D04FC2E" w14:textId="1DE6F46C" w:rsidR="00B074A4" w:rsidRDefault="00B074A4" w:rsidP="00DA4C1D">
+          <w:p w14:paraId="03A38D05" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B074A4">
-[...28 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>am</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>responsible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>discussing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>my</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>the Principal/Delegate nominated above</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F226B" w:rsidRPr="00B074A4" w14:paraId="1EF9AA8A" w14:textId="77777777" w:rsidTr="008F226B">
-[...10 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00D4455D" w14:paraId="0142738A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="711"/>
+          <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="515" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21452D17" w14:textId="7343CF1C" w:rsidR="008F226B" w:rsidRPr="00B074A4" w:rsidRDefault="005B0289" w:rsidP="00773F9C">
+          <w:p w14:paraId="3D7834EF" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...2 lines deleted...]
-                <w:color w:val="333333"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="467" w:lineRule="exact"/>
+              <w:ind w:left="0" w:right="54"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...24 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9841" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="9640" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75DF9F92" w14:textId="33533A44" w:rsidR="008F226B" w:rsidRPr="00B074A4" w:rsidRDefault="008F226B" w:rsidP="00773F9C">
+          <w:p w14:paraId="4793842C" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="NoSpacing"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="93"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>provided</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>true</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>correct</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4455D" w14:paraId="687C715D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5729A8" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="0" w:right="54"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E5F889" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="145"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>This</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>only</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>formalises</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>my</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>interest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>process,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>HALT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>application</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4455D" w14:paraId="40670558" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="516"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0915F593" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="44" w:line="452" w:lineRule="exact"/>
+              <w:ind w:left="0" w:right="54"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7AB463" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="156"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>It</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>my</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>ensure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>maintain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>TRB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+              <w:t>HALT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4455D" w14:paraId="1DEB177E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="704"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B44D078" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="46"/>
+              <w:ind w:left="0" w:right="54"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29FE5AB8" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="54"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:color w:val="333333"/>
               </w:rPr>
+              <w:t>I understand that the Teacher Registration Board of the Northern Territory will have full access to my</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>submission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>will</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>hold</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>electronic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>my</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>submission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>years</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>per</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>our</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>legislation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D4455D" w14:paraId="5D5C798D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="649"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF0FDA9" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="135"/>
+              <w:ind w:left="0" w:right="54"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B074A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4021C5" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="101" w:line="260" w:lineRule="atLeast"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t xml:space="preserve">I understand that the </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:color w:val="333333"/>
-              </w:rPr>
-              <w:t>certification process is nationally benchmarked and any of my submissions may be part of a national benchmarking.</w:t>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>understand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>nationally</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>benchmarked</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>my</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>submissions may be part of a national benchmarking.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3194017E" w14:textId="77777777" w:rsidR="005B4EDA" w:rsidRDefault="005B4EDA" w:rsidP="005B4EDA"/>
-    <w:p w14:paraId="160A17B7" w14:textId="77777777" w:rsidR="005B4EDA" w:rsidRPr="00AE46EF" w:rsidRDefault="005B4EDA" w:rsidP="005B4EDA">
+    <w:p w14:paraId="3FB00125" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
       <w:pPr>
-        <w:pStyle w:val="Subtitle"/>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDA2882" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="858"/>
+        </w:tabs>
+        <w:ind w:left="858" w:hanging="357"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="9._APPLICANT_SIGNATURE"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t>APPLICANT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="3561C3"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>SIGNATURE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1550DA25" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00620F25">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="151" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="57" w:type="dxa"/>
-          <w:right w:w="57" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
-        <w:gridCol w:w="5528"/>
+        <w:gridCol w:w="5530"/>
         <w:gridCol w:w="851"/>
-        <w:gridCol w:w="1978"/>
+        <w:gridCol w:w="1977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00620F25" w:rsidRPr="00620F25" w14:paraId="61B2E779" w14:textId="77777777" w:rsidTr="007346FA">
+      <w:tr w:rsidR="00D4455D" w14:paraId="5FE736CC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="850"/>
+          <w:trHeight w:val="849"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3C9243" w14:textId="77777777" w:rsidR="00620F25" w:rsidRPr="00620F25" w:rsidRDefault="00620F25" w:rsidP="00FF7649">
+          <w:p w14:paraId="59CD8BE4" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="65"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620F25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="3D7C8A7C" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:spacing w:val="-3"/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:tcW w:w="5530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC3D274" w14:textId="77777777" w:rsidR="00620F25" w:rsidRPr="00620F25" w:rsidRDefault="00620F25" w:rsidP="007E1ABA">
+          <w:p w14:paraId="6DD99D06" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="256D9C3C" w14:textId="77777777" w:rsidR="00620F25" w:rsidRPr="00620F25" w:rsidRDefault="00620F25" w:rsidP="007E1ABA">
+          <w:p w14:paraId="5069D12F" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
             <w:pPr>
-              <w:widowControl w:val="0"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="65"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00620F25">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="068AE865" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="132"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lato"/>
+                <w:b/>
+                <w:color w:val="211F1F"/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...38 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1977" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0228E2" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="156"/>
+              <w:ind w:left="61" w:right="171"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>Click</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>tap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="808080"/>
+              </w:rPr>
+              <w:t>enter a date.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2766FDE0" w14:textId="77777777" w:rsidR="00875986" w:rsidRPr="00620F25" w:rsidRDefault="00875986" w:rsidP="00E27561">
+    <w:p w14:paraId="442E2200" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="284" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>portfolio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>evidence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>claims,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>‘Intention</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>submit’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>less</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>than</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">28 days prior to submission. The availability of assessors will determine when your portfolio will be assessed and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>finalised</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DB3770" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="352649F3" w14:textId="0AC6D356" w:rsidR="00620F25" w:rsidRDefault="008F226B" w:rsidP="00E27561">
+    <w:p w14:paraId="4CEA8A92" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AC8D532" w14:textId="77777777" w:rsidR="004D1C34" w:rsidRPr="00620F25" w:rsidRDefault="004D1C34" w:rsidP="00E27561">
+    <w:p w14:paraId="5CD2D66F" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004D1C34" w:rsidRPr="00620F25" w:rsidSect="001B2D2F">
-[...9 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w14:paraId="1F794089" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09AD83F1" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60AB628E" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29F0CFA8" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="165B335B" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43CDDCEF" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA1A37A" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13095351" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67CE15A7" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68218F97" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8E9195" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A73F963" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E333942" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E288134" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F174C5" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54196AFA" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E29E89C" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58CDA92C" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64DFEA9A" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D380C2E" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="149"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53A91DB7" wp14:editId="346D23E6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>685099</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6935470" cy="612775"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="59" name="Group 59"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6935470" cy="612775"/>
+                          <a:chOff x="-1" y="0"/>
+                          <a:chExt cx="6935470" cy="612775"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="60" name="Graphic 60"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="-1" y="0"/>
+                            <a:ext cx="6935470" cy="612775"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="6935470" h="612775">
+                                <a:moveTo>
+                                  <a:pt x="3523996" y="12"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="12"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3523996" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3523996" y="12"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="6935470" h="612775">
+                                <a:moveTo>
+                                  <a:pt x="6757035" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="4955400" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3524123" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3524123" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="4955400" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6757035" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6757035" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                              <a:path w="6935470" h="612775">
+                                <a:moveTo>
+                                  <a:pt x="6935457" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="6757162" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6757162" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6935457" y="612660"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="6935457" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="001F5F"/>
+                          </a:solidFill>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="61" name="Textbox 61"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="251458" y="108139"/>
+                            <a:ext cx="1237615" cy="467985"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="538D7795" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="198" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>PHONE</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="7531801E" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="235" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>1800</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>110</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-7"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>302</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>(Toll</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-6"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>free)</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="3F88DCCC" w14:textId="77777777" w:rsidR="00827119" w:rsidRPr="007534EE" w:rsidRDefault="00827119" w:rsidP="00827119">
+                              <w:pPr>
+                                <w:spacing w:line="235" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="007534EE">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>+61 08 8944 9388</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="60EEADA7" w14:textId="77777777" w:rsidR="00827119" w:rsidRDefault="00827119">
+                              <w:pPr>
+                                <w:spacing w:line="235" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="62" name="Textbox 62"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="2052826" y="108140"/>
+                            <a:ext cx="1000760" cy="275590"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="1824DFE3" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:spacing w:line="198" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>WEBSITE</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="59ADB6F8" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+                              <w:pPr>
+                                <w:spacing w:line="235" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:hyperlink r:id="rId15">
+                                <w:r>
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Calibri"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF"/>
+                                    <w:spacing w:val="-2"/>
+                                    <w:sz w:val="20"/>
+                                    <w:u w:val="single" w:color="FFFFFF"/>
+                                  </w:rPr>
+                                  <w:t>www.trb.nt.gov.au</w:t>
+                                </w:r>
+                              </w:hyperlink>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="63" name="Textbox 63"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="3592828" y="105092"/>
+                            <a:ext cx="2355215" cy="460462"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="5C7B54E4" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="2252"/>
+                                </w:tabs>
+                                <w:spacing w:line="195" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>EMAIL</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>POSTAL</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-1"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="F59E00"/>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>ADDRESS</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="02748F91" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="2252"/>
+                                </w:tabs>
+                                <w:spacing w:line="242" w:lineRule="exact"/>
+                                <w:ind w:left="13"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:hyperlink r:id="rId16">
+                                <w:r w:rsidRPr="003D67D1">
+                                  <w:rPr>
+                                    <w:rFonts w:ascii="Calibri"/>
+                                    <w:b/>
+                                    <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                    <w:spacing w:val="-2"/>
+                                    <w:position w:val="1"/>
+                                    <w:sz w:val="20"/>
+                                    <w:u w:val="single" w:color="4F88DC"/>
+                                  </w:rPr>
+                                  <w:t>halt.trb@trb.nt.gov.au</w:t>
+                                </w:r>
+                              </w:hyperlink>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="4F88DC"/>
+                                  <w:position w:val="1"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>GPO</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-7"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>Box</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-7"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>1675</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="59B1ABEA" w14:textId="34CC8DC1" w:rsidR="00827119" w:rsidRDefault="00827119" w:rsidP="00827119">
+                              <w:pPr>
+                                <w:spacing w:line="237" w:lineRule="exact"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">                                                       DARWIN NT 0801</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="5883F743" w14:textId="77777777" w:rsidR="00827119" w:rsidRDefault="00827119">
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="2252"/>
+                                </w:tabs>
+                                <w:spacing w:line="242" w:lineRule="exact"/>
+                                <w:ind w:left="13"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF"/>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="5558A05B" w14:textId="77777777" w:rsidR="00827119" w:rsidRDefault="00827119">
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="2252"/>
+                                </w:tabs>
+                                <w:spacing w:line="242" w:lineRule="exact"/>
+                                <w:ind w:left="13"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Calibri"/>
+                                  <w:b/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="53A91DB7" id="Group 59" o:spid="_x0000_s1045" style="position:absolute;margin-left:0;margin-top:53.95pt;width:546.1pt;height:48.25pt;z-index:-15725056;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical-relative:text" coordorigin="" coordsize="69354,6127" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTkin1rAMAAH8NAAAOAAAAZHJzL2Uyb0RvYy54bWzcV99vpDYQfq/U/8Hi/cKvNQSUzam9a6JK&#10;p7uTLlWfvcYsqIBd27uQ/75jG7NkT5dL0rSq+gIGj83M9818Y67eTn2Hjkyqlg/bIL6IAsQGyqt2&#10;2G+D3+5u3lwGSGkyVKTjA9sG90wFb69//OFqFCVLeMO7ikkEmwyqHMU2aLQWZRgq2rCeqAsu2ACT&#10;NZc90fAo92ElyQi7912YRFEWjlxWQnLKlIK3791kcG33r2tG9ae6VkyjbhuAb9pepb3uzDW8viLl&#10;XhLRtHR2g7zAi560A3x02eo90QQdZPvVVn1LJVe81heU9yGv65YyGwNEE0dn0dxKfhA2ln057sUC&#10;E0B7htOLt6Ufj7dSfBGfpfMehh84/UMBLuEo9uV63jzvT8ZTLXuzCIJAk0X0fkGUTRpReJkVKd7k&#10;ADyFuSxO8hw7yGkDvJhlb+IAndbR5pfHV4akdN+13i3ejALSR50QUn8PoS8NEcwCrwwCnyVqK/Af&#10;4hhID1l8OycMvAGgzMfByoA4P6kZzzOIHsb6HYyWSElJD0rfMm7RJscPSrusrfyINH5Ep8EPJeS+&#10;yfrOZr0OEGS9DBBk/c5RIIg26wyFZojGFV3NwpaZ7vmR3XFrqA1nKU7SosgscXFidgNnT0bdsDYG&#10;0IDfxcxP+ruwOzojSJDMQQr7eQN/d4brTz/T/CsXaMcVc84bAF4ARJbjPErxKYMfwWFTYLyJXKA2&#10;bR6LcRMn6YNdPQr+vqCxWD4BjbULTzBfR/dM8/MAXwFqoyQ4fwDKt1LOOB5nyQNbD5y/OwDXlk8J&#10;ceXEM82/iwikw1KRMF7XvOJdW920XWdSVMn97l0n0ZGYlhbFN/hmrsCVGaijKp0KmdGOV/cgYiPI&#10;1jZQfx6IZAHqfh1AJiEhtR9IP9j5gdTdO25bp60OqfTd9DuRAgkYbgMNGvaRe7UkpRcnE8tia1YO&#10;/KeD5nVrlMv65jyaH0C5nYr+8xIO3cZJ+B24vuMTymKD3krCkZ5+5iByy/tviHmC4w2G040Rt+gy&#10;Tgunql7VoYDzLAZpMJ1vk+XFpe18gIxvCgYho+ozlkav7RHiDEQn/GeE6mk32Z4EX5jdfyWO/zNM&#10;QfmeMWU7zUuYinBymcztCqja2Fok5UJVFEW5ae6GqiTHuPDF+rpUZf9XqqBVnVGV+lDnc9FTiyrF&#10;BVDlqwpHheX8RFWSYpycqiragMq7Dv66VOXe/3+vquyBFk759jA1/5GY34j1s9XL03/T9V8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCmj3j/4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqJ1QfhriVFUFnCokWiTEbRtvk6jxOordJH173BMcZ2c1802+nGwrBup941hDMlMgiEtn&#10;Gq40fO3e7p5B+IBssHVMGs7kYVlcX+WYGTfyJw3bUIkYwj5DDXUIXSalL2uy6GeuI47ewfUWQ5R9&#10;JU2PYwy3rUyVepQWG44NNXa0rqk8bk9Ww/uI4+o+eR02x8P6/LN7+PjeJKT17c20egERaAp/z3DB&#10;j+hQRKa9O7HxotUQh4R4VU8LEBdbLdIUxF5DquZzkEUu/y8ofgEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBTkin1rAMAAH8NAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCmj3j/4AAAAAkBAAAPAAAAAAAAAAAAAAAAAAYGAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEwcAAAAA&#10;">
+                <v:shape id="Graphic 60" o:spid="_x0000_s1046" style="position:absolute;width:69354;height:6127;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6935470,612775" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCnsDPdvgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BqsJA&#10;DEX3gv8wRHg7nepCpc9RRFDcSVXeOnRiO9jJlM6o9e/N4oHLcHNPTlab3jfqSV10gQ1MJxko4jJY&#10;x5WB62U/XoKKCdliE5gMvCnCZj0crDC34cUFPc+pUgLhmKOBOqU21zqWNXmMk9ASS3YLncckY1dp&#10;2+FL4L7Rsyyba4+O5UKNLe1qKu/nhxcNdgW56hDKwmanrbv8pdniYMzPqN/+gkrUp+/yf/toDczF&#10;Xn4RAOj1BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKewM92+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m3523996,12l,12,,612660r3523996,l3523996,12xem6757035,l4955400,,3524123,r,612660l4955400,612660r1801635,l6757035,xem6935457,l6757162,r,612660l6935457,612660,6935457,xe" fillcolor="#001f5f" stroked="f">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shape id="Textbox 61" o:spid="_x0000_s1047" type="#_x0000_t202" style="position:absolute;left:2514;top:1081;width:12376;height:4680;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAic3RRxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8oTezCY9hBpdRaSFQqE0xoPHZ/aZLGbfptltTP99t1DwOMzMN8x6O9lOjDR441hBlqQg&#10;iGunDTcKjtXr4hmED8gaO8ek4Ic8bDcPszUW2t24pPEQGhEh7AtU0IbQF1L6uiWLPnE9cfQubrAY&#10;ohwaqQe8Rbjt5FOa5tKi4bjQYk/7lurr4dsq2J24fDFfH+fP8lKaqlqm/J5flXqcT7sViEBTuIf/&#10;229aQZ7B35f4A+TmFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACJzdFHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="538D7795" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="198" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>PHONE</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="7531801E" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="235" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>1800</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>110</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-7"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>302</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>(Toll</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-6"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>free)</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="3F88DCCC" w14:textId="77777777" w:rsidR="00827119" w:rsidRPr="007534EE" w:rsidRDefault="00827119" w:rsidP="00827119">
+                        <w:pPr>
+                          <w:spacing w:line="235" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="007534EE">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>+61 08 8944 9388</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="60EEADA7" w14:textId="77777777" w:rsidR="00827119" w:rsidRDefault="00827119">
+                        <w:pPr>
+                          <w:spacing w:line="235" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 62" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:20528;top:1081;width:10007;height:2756;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDSoeomwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33egh1OgqIhYKgjSmhx6f2WeymH0bs6um/75bKHgcZuYbZrXpbSMe1HnjWMFsmoAg&#10;Lp02XCn4Kt4nbyB8QNbYOCYFP+Rhsx4OVphp9+ScHqdQiQhhn6GCOoQ2k9KXNVn0U9cSR+/iOosh&#10;yq6SusNnhNtGzpMklRYNx4UaW9rVVF5Pd6tg+8353tyO58/8kpuiWCR8SK9KjUf9dgkiUB9e4f/2&#10;h1aQzuHvS/wBcv0LAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0qHqJsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="1824DFE3" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:spacing w:line="198" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>WEBSITE</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="59ADB6F8" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+                        <w:pPr>
+                          <w:spacing w:line="235" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:hyperlink r:id="rId17">
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="20"/>
+                              <w:u w:val="single" w:color="FFFFFF"/>
+                            </w:rPr>
+                            <w:t>www.trb.nt.gov.au</w:t>
+                          </w:r>
+                        </w:hyperlink>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Textbox 63" o:spid="_x0000_s1049" type="#_x0000_t202" style="position:absolute;left:35928;top:1050;width:23552;height:4605;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC97U+9xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sYWQhvdiEgLQqEY48HjM/uSLGbfptlV03/fFQo9DjPzDbNcjbYTVxq8caxgPktA&#10;EFdOG24UHMqPp1cQPiBr7ByTgh/ysMonD0vMtLtxQdd9aESEsM9QQRtCn0npq5Ys+pnriaNXu8Fi&#10;iHJopB7wFuG2k89JkkqLhuNCiz1tWqrO+4tVsD5y8W6+v067oi5MWb4l/JmelXqcjusFiEBj+A//&#10;tbdaQfoC9y/xB8j8FwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL3tT73EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="5C7B54E4" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="2252"/>
+                          </w:tabs>
+                          <w:spacing w:line="195" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>EMAIL</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>POSTAL</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="F59E00"/>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>ADDRESS</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="02748F91" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00D4455D">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="2252"/>
+                          </w:tabs>
+                          <w:spacing w:line="242" w:lineRule="exact"/>
+                          <w:ind w:left="13"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:hyperlink r:id="rId18">
+                          <w:r w:rsidRPr="003D67D1">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:spacing w:val="-2"/>
+                              <w:position w:val="1"/>
+                              <w:sz w:val="20"/>
+                              <w:u w:val="single" w:color="4F88DC"/>
+                            </w:rPr>
+                            <w:t>halt.trb@trb.nt.gov.au</w:t>
+                          </w:r>
+                        </w:hyperlink>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="4F88DC"/>
+                            <w:position w:val="1"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>GPO</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-7"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>Box</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-7"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>1675</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="59B1ABEA" w14:textId="34CC8DC1" w:rsidR="00827119" w:rsidRDefault="00827119" w:rsidP="00827119">
+                        <w:pPr>
+                          <w:spacing w:line="237" w:lineRule="exact"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">                                                       DARWIN NT 0801</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="5883F743" w14:textId="77777777" w:rsidR="00827119" w:rsidRDefault="00827119">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="2252"/>
+                          </w:tabs>
+                          <w:spacing w:line="242" w:lineRule="exact"/>
+                          <w:ind w:left="13"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF"/>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="5558A05B" w14:textId="77777777" w:rsidR="00827119" w:rsidRDefault="00827119">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="2252"/>
+                          </w:tabs>
+                          <w:spacing w:line="242" w:lineRule="exact"/>
+                          <w:ind w:left="13"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Calibri"/>
+                            <w:b/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap type="topAndBottom" anchorx="margin"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00D4455D">
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="1680" w:right="425" w:bottom="480" w:left="425" w:header="227" w:footer="284" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BBE6A5D" w14:textId="77777777" w:rsidR="00C16287" w:rsidRDefault="00C16287" w:rsidP="00142FC2">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="11819600" w14:textId="77777777" w:rsidR="00535970" w:rsidRDefault="00535970">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DF807A2" w14:textId="77777777" w:rsidR="00C16287" w:rsidRDefault="00C16287" w:rsidP="00142FC2">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="24AE53CC" w14:textId="77777777" w:rsidR="00535970" w:rsidRDefault="00535970">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Lato">
+    <w:altName w:val="Lato"/>
+    <w:panose1 w:val="020F0502020204030203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...40 lines deleted...]
-    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI Symbol">
+    <w:altName w:val="Segoe UI Symbol"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="47302286" w14:textId="77777777" w:rsidR="00207BEB" w:rsidRDefault="00207BEB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A80C696" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251687424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C6E7711" wp14:editId="14DA9BFF">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>7091933</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10373169</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="160020" cy="165100"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="56" name="Textbox 56"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="160020" cy="165100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5827B2FA" w14:textId="4F7F481D" w:rsidR="00D4455D" w:rsidRDefault="007534EE">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="60"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>4</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5C6E7711" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 56" o:spid="_x0000_s1054" type="#_x0000_t202" style="position:absolute;margin-left:558.4pt;margin-top:816.8pt;width:12.6pt;height:13pt;z-index:-251629056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7U743lgEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPtO1i+U6cVVChqumJ3BUJa&#10;AdIuD+A6dhMRe7wzbpO+PWNv2iK4IS7OODP+/P14czv5QRwtUg+hkctFJYUNBto+7Bv54/nT2w9S&#10;UNKh1QME28iTJXm7vXmzGWNtV9DB0FoUDBKoHmMju5RirRSZznpNC4g2cNMBep14i3vVoh4Z3Q9q&#10;VVVrNQK2EcFYIv778NqU24LvnDXpm3NkkxgaydxSWbGsu7yq7UbXe9Sx681MQ/8DC6/7wJdeoB50&#10;0uKA/V9QvjcIBC4tDHgFzvXGFg2sZln9oeap09EWLWwOxYtN9P9gzdfjU/yOIk13MHGARQTFRzA/&#10;ib1RY6R6nsmeUk08nYVODn3+sgTBB9nb08VPOyVhMtq6qlbcMdxart8vq+K3uh6OSOmzBS9y0Ujk&#10;uAoBfXyklK/X9Xlk5vJ6fSaSpt0k+raR73KI+c8O2hNLGTnNRtLLQaOVYvgS2K4c/bnAc7E7F5iG&#10;eygPJCsK8PGQwPWFwBV3JsA5FF7zm8lB/74vU9eXvf0FAAD//wMAUEsDBBQABgAIAAAAIQC7rMvI&#10;4gAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJMWLJrGqSoEJyREGg49&#10;OrGbWI3XIXbb8PdsTnDb2R3Nvsm3k+vZxYzBepSQLhJgBhuvLbYSvqq3h2dgISrUqvdoJPyYANvi&#10;9iZXmfZXLM1lH1tGIRgyJaGLccg4D01nnAoLPxik29GPTkWSY8v1qK4U7nq+TBLBnbJIHzo1mJfO&#10;NKf92UnYHbB8td8f9Wd5LG1VrRN8Fycp7++m3QZYNFP8M8OMT+hQEFPtz6gD60mnqSD2SJNYrQSw&#10;2ZM+LqlgPe+e1gJ4kfP/PYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHtTvjeWAQAA&#10;IQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALusy8ji&#10;AAAADwEAAA8AAAAAAAAAAAAAAAAA8AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5827B2FA" w14:textId="4F7F481D" w:rsidR="00D4455D" w:rsidRDefault="007534EE">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="60"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>4</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...404 lines deleted...]
-    <w:sdtEndPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B7224F2" w14:textId="0DB76209" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...43 lines deleted...]
-    </w:pPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15908319" wp14:editId="4F38BD39">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>551180</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10143045</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="958215" cy="153035"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="53" name="Textbox 53"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="958215" cy="153035"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="62F56A0C" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:line="224" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>+</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>61</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>08</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>8944</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> 9388</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="15908319" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 53" o:spid="_x0000_s1055" type="#_x0000_t202" style="position:absolute;margin-left:43.4pt;margin-top:798.65pt;width:75.45pt;height:12.05pt;z-index:-251632128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjXBfelwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GlXRUvUdAWsQEgr&#10;QFr4ANexG4vEY2bcJv17xm7aIrghLuPxePz83htvHqahF0eL5CE0crmopLDBQOvDvpHfv314dS8F&#10;JR1a3UOwjTxZkg/bly82Y6ztCjroW4uCQQLVY2xkl1KslSLT2UHTAqINfOgAB514i3vVoh4ZfejV&#10;qqpeqxGwjQjGEnH18XwotwXfOWvSF+fIJtE3krmlErHEXY5qu9H1HnXsvJlp6H9gMWgf+NEr1KNO&#10;WhzQ/wU1eINA4NLCwKDAOW9s0cBqltUfap47HW3RwuZQvNpE/w/WfD4+x68o0vQOJh5gEUHxCcwP&#10;Ym/UGKmee7KnVBN3Z6GTwyGvLEHwRfb2dPXTTkkYLr5Z36+WaykMHy3Xd9XdOvutbpcjUvpoYRA5&#10;aSTyuAoBfXyidG69tMxczs9nImnaTcK3jSygubKD9sRSRp5mI+nnQaOVov8U2K48+kuCl2R3STD1&#10;76F8kKwowNtDAucLgRvuTIDnUCTMfyYP+vd96br97O0vAAAA//8DAFBLAwQUAAYACAAAACEAn41n&#10;feEAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeLNLqUKLLE1j9GRipHjw&#10;uLBTIGVnkd22+O8dT3p8P/LOM/l2toM44+R7RwqWiwgEUuNMT62Cj+rlbg3CB01GD45QwTd62BbX&#10;V7nOjLtQied9aAWPkM+0gi6EMZPSNx1a7RduROLs4CarA8uplWbSFx63g4yjKJFW98QXOj3iU4fN&#10;cX+yCnafVD73X2/1e3ko+6raRPSaHJW6vZl3jyACzuGvDL/4jA4FM9XuRMaLQcE6YfLA/sMmXYHg&#10;RrxKUxA1W0m8vAdZ5PL/E8UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKNcF96XAQAA&#10;IQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ+NZ33h&#10;AAAADAEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="62F56A0C" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:line="224" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>+</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>61</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>08</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>8944</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> 9388</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BF952D9" wp14:editId="66EC212D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>5323585</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10143045</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="988694" cy="153035"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="54" name="Textbox 54"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="988694" cy="153035"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="157B4D00" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:line="224" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>DARWIN</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="36"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>NT</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="37"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>0801</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="3BF952D9" id="Textbox 54" o:spid="_x0000_s1056" type="#_x0000_t202" style="position:absolute;margin-left:419.2pt;margin-top:798.65pt;width:77.85pt;height:12.05pt;z-index:-251631104;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAmhiNmQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMeuksZyV11GTqFWl&#10;qI2U9gMwC17UhaEM9q7/vgNe21V7q3oZhmF4vPeG1cPoerbXES34hs9nFWfaK2it3zb8+7eP10vO&#10;MEnfyh68bvhBI39YX71bDaHWN9BB3+rICMRjPYSGdymFWghUnXYSZxC0p0MD0clE27gVbZQDobte&#10;3FTVQgwQ2xBBaUSqPh8P+brgG6NV+moM6sT6hhO3VGIscZOjWK9kvY0ydFZNNOQ/sHDSenr0DPUs&#10;k2S7aP+CclZFQDBppsAJMMYqXTSQmnn1h5q3TgZdtJA5GM424f+DVV/2b+E1sjQ+wkgDLCIwvID6&#10;geSNGALWU0/2FGuk7ix0NNHllSQwukjeHs5+6jExRcX75XJx/54zRUfzu9vq9i77LS6XQ8T0SYNj&#10;OWl4pHEVAnL/gunYemqZuByfz0TSuBmZbRu+yKC5soH2QFIGmmbD8edORs1Z/9mTXXn0pySeks0p&#10;ial/gvJBsiIPH3YJjC0ELrgTAZpDkTD9mTzo3/el6/Kz178AAAD//wMAUEsDBBQABgAIAAAAIQAr&#10;eOD24gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToQwEIbvJr5DMybe3MIuIiBlszF6MjGy&#10;ePBYaBeapVOk3V18e8eTHmf+L/98U24XO7Kznr1xKCBeRcA0dk4Z7AV8NC93GTAfJCo5OtQCvrWH&#10;bXV9VcpCuQvW+rwPPaMS9IUUMIQwFZz7btBW+pWbNFJ2cLOVgca552qWFyq3I19HUcqtNEgXBjnp&#10;p0F3x/3JCth9Yv1svt7a9/pQm6bJI3xNj0Lc3iy7R2BBL+EPhl99UoeKnFp3QuXZKCDbZAmhFNzn&#10;DxtghOR5EgNraZWu4wR4VfL/X1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAICaGI2Z&#10;AQAAIQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACt4&#10;4PbiAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="157B4D00" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:line="224" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>DARWIN</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="36"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>NT</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="37"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>0801</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251686400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BC1AD18" wp14:editId="201A1ADB">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>7117333</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10373169</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="96520" cy="165100"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="55" name="Textbox 55"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="96520" cy="165100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2E016770" w14:textId="02608369" w:rsidR="00D4455D" w:rsidRDefault="00827119">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri"/>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>3</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="0BC1AD18" id="Textbox 55" o:spid="_x0000_s1057" type="#_x0000_t202" style="position:absolute;margin-left:560.4pt;margin-top:816.8pt;width:7.6pt;height:13pt;z-index:-251630080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbIzJOlwEAACADAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNGmlLRA1XQErENIK&#10;kHb5ANexG4vYY2bcJv17xt60RXBb7cUee8Zv3nvjze3kB3E0SA5CK5eLWgoTNHQu7Fv58/Hzm3dS&#10;UFKhUwME08qTIXm7ff1qM8bGrKCHoTMoGCRQM8ZW9inFpqpI98YrWkA0gZMW0KvER9xXHaqR0f1Q&#10;rep6XY2AXUTQhohv756SclvwrTU6fbeWTBJDK5lbKiuWdZfXartRzR5V7J2eaahnsPDKBW56gbpT&#10;SYkDuv+gvNMIBDYtNPgKrHXaFA2sZln/o+ahV9EULWwOxYtN9HKw+tvxIf5AkaaPMPEAiwiK96B/&#10;EXtTjZGauSZ7Sg1xdRY6WfR5ZwmCH7K3p4ufZkpC8+X79c2KE5ozy/XNsi52V9e3ESl9MeBFDlqJ&#10;PK3SXx3vKeXuqjmXzFSeumceadpNwnWtfJtnmG920J1YycjDbCX9Pig0UgxfA7uVJ38O8BzszgGm&#10;4ROU/5EFBfhwSGBdIXDFnQnwGAqv+cvkOf99LlXXj739AwAA//8DAFBLAwQUAAYACAAAACEA/PCJ&#10;OuEAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidRlg0xKkqBCckRBoO&#10;HJ3YTaLG6xC7bfh7Nid629kdzb7Jt7Mb2NlOofeoIFkJYBYbb3psFXxVbw9PwELUaPTg0Sr4tQG2&#10;xe1NrjPjL1ja8z62jEIwZFpBF+OYcR6azjodVn60SLeDn5yOJKeWm0lfKNwNfC2E5E73SB86PdqX&#10;zjbH/ckp2H1j+dr/fNSf5aHsq2oj8F0elbq/m3fPwKKd478ZFnxCh4KYan9CE9hAOlkLYo80yTSV&#10;wBZPkkoqWC+7x40EXuT8ukfxBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFsjMk6XAQAA&#10;IAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPzwiTrh&#10;AAAADwEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2E016770" w14:textId="02608369" w:rsidR="00D4455D" w:rsidRDefault="00827119">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri"/>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>3</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23FAD684" w14:textId="77777777" w:rsidR="00C16287" w:rsidRDefault="00C16287" w:rsidP="00142FC2">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6F1F4F3F" w14:textId="77777777" w:rsidR="00535970" w:rsidRDefault="00535970">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62F958AC" w14:textId="77777777" w:rsidR="00C16287" w:rsidRDefault="00C16287" w:rsidP="00142FC2">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="151ED585" w14:textId="77777777" w:rsidR="00535970" w:rsidRDefault="00535970">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="46D30B24" w14:textId="77777777" w:rsidR="00207BEB" w:rsidRDefault="00207BEB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="398BF1BB" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680256" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54E22E31" wp14:editId="0412E2EC">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>310515</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>144146</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6938645" cy="771525"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="44" name="Group 44"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr>
+                      <a:grpSpLocks/>
+                    </wpg:cNvGrpSpPr>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6938645" cy="771525"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="6938645" cy="771525"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="45" name="Graphic 45"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="3046" y="3046"/>
+                          <a:ext cx="6934200" cy="730250"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6934200" h="730250">
+                              <a:moveTo>
+                                <a:pt x="6933946" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="729996"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6933946" y="729996"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6933946" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="001F5F"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="46" name="Graphic 46"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="10"/>
+                          <a:ext cx="6938645" cy="732790"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6938645" h="732790">
+                              <a:moveTo>
+                                <a:pt x="6935457" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="2540"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="732790"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3048" y="732790"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3048" y="2540"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6935457" y="2540"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6935457" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="6938645" h="732790">
+                              <a:moveTo>
+                                <a:pt x="6938518" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6935470" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6935470" y="3048"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6938518" y="3048"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6938518" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="152B52"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="47" name="Graphic 47"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="733042"/>
+                          <a:ext cx="6935470" cy="38100"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6935470" h="38100">
+                              <a:moveTo>
+                                <a:pt x="6935457" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6935457" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6935457" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="1AA0E1"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="48" name="Graphic 48"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="6935469" y="3059"/>
+                          <a:ext cx="3175" cy="730250"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3175" h="730250">
+                              <a:moveTo>
+                                <a:pt x="3048" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="729983"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3048" y="729983"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3048" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="152B52"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="49" name="Graphic 49"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="6935469" y="733042"/>
+                          <a:ext cx="3175" cy="38735"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3175" h="38735">
+                              <a:moveTo>
+                                <a:pt x="3048" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="38112"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3048" y="38112"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3048" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="1AA0E1"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="5DF3A630" id="Group 44" o:spid="_x0000_s1026" style="position:absolute;margin-left:24.45pt;margin-top:11.35pt;width:546.35pt;height:60.75pt;z-index:-251636224;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="69386,7715" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4CszOHgQAAIgUAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu2zgQfV+g/yDovZFlWZYtxCnSS4IF&#10;irZAs9hnWqIuqCRqSdpy/n6HpEZm5aS1uk0LLPJiUeaQnDlzzpDi5atDXTl7ykXJmo3rX8xchzYJ&#10;S8sm37h/3d28XLmOkKRJScUaunHvqXBfXb3447JrYzpnBatSyh2YpBFx127cQso29jyRFLQm4oK1&#10;tIHOjPGaSHjluZdy0sHsdeXNZ7Ol1zGetpwlVAj4963pdK/0/FlGE/kxywSVTrVxwTepf7n+3apf&#10;7+qSxDknbVEmvRvkB7yoSdnAosNUb4kkzo6XJ1PVZcKZYJm8SFjtsSwrE6pjgGj82SiaW852rY4l&#10;j7u8HWACaEc4/fC0yYf9LW8/t5+48R6a71nyRQAuXtfmsd2v3vOj8SHjtRoEQTgHjej9gCg9SCeB&#10;P5frYLVchK6TQF8U+eE8NJAnBeTlZFhSvPv2QI/EZlnt3OBM1wJ7xBEg8d8A+lyQlmrchQLgE3fK&#10;dOOqMBpSA4lve77AP4CTWhysFIb9m+jhHCEUzBZL1wEgdEMzz8JpAXTucQpm81BTcwiXxMlOyFvK&#10;NOJk/15IPT5PsUUKbCWHBpsc+K+YX2nmS9cB5nPXAeZvTRpaItU4lUbVdDqdMuNKARkznqjumu3p&#10;HdOGUuUNMhus+3jQ16NN1di2EBdSAyLCPny2ej5jE83X6/VS+faoob3wRHP0E1dOKiaoWUtFrxcd&#10;EAEHbMwFq8r0pqwqBYHg+fZNxZ09UWVl5t+EN73PlhlQVMSGCqq1Zek9MKkD7mxc8c+OcOo61Z8N&#10;cFUVJmxwbGyxwWX1hunypdHnQt4d/ia8dVpoblwJHPrAkLIkRnKA/8rA2KqRDbveSZaVijnaN+NR&#10;/wLyMVR+eh2BCEY60hk/W0eGKn5fvC0JWaUmmEdrTDfK0E4nogQV+0kkZFzREtKeqAQc5WEoD0wO&#10;F2H0lTiONkhSWx4YEfbh07aZh4tzzCIbIZwHn2Y+KFOwe6vCPcH2u8vbUU8yHkd1ot6vatiZCViF&#10;vokRZ38sAdrt6JxKZltqCL9TzQYXJhmjv5iyEzSU/rG6n13LYIN+Hc6fa9npWQwLbF+l8EwA6h3V&#10;skihN7GWRQHkXsNOYquehQtFOHV0ClY+nA4MkX5HOTOeQDkzjvy6amYHjlTH52kVnWaNgOJ8P0lC&#10;19ezd/6zhM6WENTfkYRWkySk6+1y3Z+sw7UafJRR4Ef4+fFbj9XGj2+fqYcNF5n52GZ0zjZkbNQJ&#10;eRX0bESi43O8zU+wRQ9xqp+kneftB64zHroKeGT7AdaPtKPpf/b2Y2vnoU3oqJ5gFQX6cxfOEr98&#10;BxrEY7x4aPt5Au3AbuLjWQh5js+RdCaYPpFy/j+7jr7agesu/TneX82p+zT7XX+0Hi8Qr/4FAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDquoZp4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXv&#10;gv9hGcGb3STGWmM2pRT1VAq2gnibZqdJaHY2ZLdJ+u/dnvT2hvd475t8OZlWDNS7xrKCeBaBIC6t&#10;brhS8LV/f1iAcB5ZY2uZFFzIwbK4vckx03bkTxp2vhKhhF2GCmrvu0xKV9Zk0M1sRxy8o+0N+nD2&#10;ldQ9jqHctDKJork02HBYqLGjdU3laXc2Cj5GHFeP8duwOR3Xl5/90/Z7E5NS93fT6hWEp8n/heGK&#10;H9ChCEwHe2btRKsgXbyEpIIkeQZx9eM0noM4BJWmCcgil/9fKH4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAuArMzh4EAACIFAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA6rqGaeEAAAAKAQAADwAAAAAAAAAAAAAAAAB4BgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIYHAAAAAA==&#10;">
+              <v:shape id="Graphic 45" o:spid="_x0000_s1027" style="position:absolute;left:30;top:30;width:69342;height:7302;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6934200,730250" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA2T8VfwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kapVVJXkULBi2JjoR4f2dckmn0bdtck/ntXEDwOM/MNs1j1phYtOV9ZVjAeJSCI&#10;c6srLhT8Hr7f5iB8QNZYWyYFV/KwWg5eFphq2/EPtVkoRISwT1FBGUKTSunzkgz6kW2Io/dvncEQ&#10;pSukdthFuKnlJEk+pMGK40KJDX2VlJ+zi1GQu7E/tdtu77I/nuxmZ2vqw1Gp12G//gQRqA/P8KO9&#10;0Qrep3D/En+AXN4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANk/FX8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m6933946,l,,,729996r6933946,l6933946,xe" fillcolor="#001f5f" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+              <v:shape id="Graphic 46" o:spid="_x0000_s1028" style="position:absolute;width:69386;height:7328;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6938645,732790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBDxbvkxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6Kbqximh0FVEKight1Psj+5oEs2/T7DaJ/94VBI/DzHzDzJedKUVDtSssKxj0IxDE&#10;qdUFZwpOx6/eBITzyBpLy6TgSg6Wi9eXOcbatvxDTeIzESDsYlSQe1/FUro0J4Oubyvi4P3a2qAP&#10;ss6krrENcFPKzygaS4MFh4UcK1rnlF6Sf6OA9Y7/9oN2Otx/NKuzTKbfm8tBqfe3bjUD4anzz/Cj&#10;vdUKRmO4fwk/QC5uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEPFu+TEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m6935457,l,,,2540,,732790r3048,l3048,2540r6932409,l6935457,xem6938518,r-3048,l6935470,3048r3048,l6938518,xe" fillcolor="#152b52" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+              <v:shape id="Graphic 47" o:spid="_x0000_s1029" style="position:absolute;top:7330;width:69354;height:381;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6935470,38100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOhPuLwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq91U1Fo0RXkUAg18Ye9PaafU2C2bdhd9W0v94VhB6HmfmG2exG04srOd9ZVvAxTUAQ&#10;11Z33Cj4OhTvKxA+IGvsLZOCX/Kw205eNphpe+NPulahERHCPkMFbQhDJqWvWzLop3Ygjt6PdQZD&#10;lK6R2uEtwk0vZ0mSSoMdx4UWB8pbqs/VxSjIzV967PrmxItV9Z0uirkr81Kpt9dxvwYRaAz/4We7&#10;1ArmS3h8iT9Abu8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzoT7i8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m6935457,l,,,38100r6935457,l6935457,xe" fillcolor="#1aa0e1" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+              <v:shape id="Graphic 48" o:spid="_x0000_s1030" style="position:absolute;left:69354;top:30;width:32;height:7303;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3175,730250" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAB1R1IwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hCLubqasM6YxSBxsydxPdAxyas7SzOSlN1ta3Xy4ELz++/81ucq0YqA+NZwXLRQaCuPKm&#10;Yavg+/z+tAYRIrLB1jMpuFKA3Xb2sMHC+JE1DadoRQrhUKCCOsaukDJUNTkMC98RJ+7H9w5jgr2V&#10;pscxhbtWPmfZi3TYcGqosaO3mqrL6c8pOHqtHedUTXqff1j9aS+/X6VSj/OpfAURaYp38c19MApW&#10;aWz6kn6A3P4DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAdUdSMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m3048,l,,,729983r3048,l3048,xe" fillcolor="#152b52" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+              <v:shape id="Graphic 49" o:spid="_x0000_s1031" style="position:absolute;left:69354;top:7330;width:32;height:387;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3175,38735" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJ8DKrxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvdVNbSxvdBBXaigdBLXh9ZF+zwezbkN0m8d+7hYLHYeabYZb5YGvRUesrxwqepgkI&#10;4sLpiksF36ePxzcQPiBrrB2Tgit5yLPxaImpdj0fqDuGUsQS9ikqMCE0qZS+MGTRT11DHL0f11oM&#10;Ubal1C32sdzWcpYkr9JixXHBYEMbQ8Xl+GsVvJxM5T7nl8Mam2Sz1vtzuft6VuphMqwWIAIN4R7+&#10;p7c6cu/w9yX+AJndAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnwMqvEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m3048,l,,,38112r3048,l3048,xe" fillcolor="#1aa0e1" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681280" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63983865" wp14:editId="61B87187">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>462787</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>146487</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1344930" cy="734695"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="50" name="Textbox 50"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1344930" cy="734695"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0B78AAC1" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:line="1137" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="100"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="100"/>
+                            </w:rPr>
+                            <w:t>TRB</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="63983865" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 50" o:spid="_x0000_s1050" type="#_x0000_t202" style="position:absolute;margin-left:36.45pt;margin-top:11.55pt;width:105.9pt;height:57.85pt;z-index:-251635200;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwaXkAlAEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1N1tWdio6QpYgZBW&#10;LNIuH+A6dhMRe8yM26R/z9hNW8TeEJfJODN+894br+5G34u9Reog1PJqNpfCBgNNF7a1/PH8+c17&#10;KSjp0Ogegq3lwZK8W79+tRpiZa+hhb6xKBgkUDXEWrYpxUopMq31mmYQbeCiA/Q68RG3qkE9MLrv&#10;1fV8fqMGwCYiGEvEf++PRbku+M5Zkx6dI5tEX0vmlkrEEjc5qvVKV1vUse3MREP/Awuvu8BDz1D3&#10;Ommxw+4FlO8MAoFLMwNegXOdsUUDq7ma/6XmqdXRFi1sDsWzTfT/YM23/VP8jiKNH2HkBRYRFB/A&#10;/CT2Rg2Rqqkne0oVcXcWOjr0+csSBF9kbw9nP+2YhMloi+XydsElw7V3i+XN7dtsuLrcjkjpiwUv&#10;clJL5H0VBnr/QOnYemqZyBznZyZp3IzcktMNNAcWMfAea0m/dhqtFP3XwEblpZ8SPCWbU4Kp/wTl&#10;aWQtAT7sEriuTL7gTpN5A4X79Fryiv88l67Lm17/BgAA//8DAFBLAwQUAAYACAAAACEAs5Llvt8A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb8h82QeJMtxUCp3RJi9GRiLPXgcdsO&#10;7YbubO0uUP+94wmPk/flvW+y3WR7ccHRG0cKlosIBFLtGkOtgs/y9SEB4YOmRveOUMEPetjls7tM&#10;p427UoGXQ2gFl5BPtYIuhCGV0tcdWu0XbkDi7OhGqwOfYyubUV+53PYyjqK1tNoQL3R6wOcO69Ph&#10;bBXsv6h4Md/v1UdxLExZbiN6W5+Uup9P+ycQAadwg+FPn9UhZ6fKnanxolewibdMKohXSxCcx8nj&#10;BkTF4CpJQOaZ/P9B/gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCwaXkAlAEAABsDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCzkuW+3wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAAO4DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+gQAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0B78AAC1" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:line="1137" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="100"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="100"/>
+                      </w:rPr>
+                      <w:t>TRB</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682304" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BE82507" wp14:editId="13E16758">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4063238</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>176795</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2424430" cy="677545"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="51" name="Textbox 51"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2424430" cy="677545"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="120227B7" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:before="10"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t>TEACHER</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-22"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t>REGISTRATION BOARD</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="77BA4DE0" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:before="1"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t>of</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-7"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t>the</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t>Northern</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t>Territory</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="7BE82507" id="Textbox 51" o:spid="_x0000_s1051" type="#_x0000_t202" style="position:absolute;margin-left:319.95pt;margin-top:13.9pt;width:190.9pt;height:53.35pt;z-index:-251634176;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDy2D7qmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1Hyzfm03TtEWrbCpKBUKq&#10;AKnwAY7XzlqsPWbGyW7+nrGzSRDcEBd7PDN+fu+NV4+j78XeIDkIjbyZzaUwQUPrwraR3799uH4r&#10;BSUVWtVDMI08GJKP66s3qyHWZgEd9K1BwSCB6iE2sksp1lVFujNe0QyiCVy0gF4lPuK2alENjO77&#10;ajGf31cDYBsRtCHi7POxKNcF31qj0xdrySTRN5K5pbJiWTd5rdYrVW9Rxc7piYb6BxZeucCPnqGe&#10;VVJih+4vKO80AoFNMw2+AmudNkUDq7mZ/6HmtVPRFC1sDsWzTfT/YPXn/Wv8iiKNTzDyAIsIii+g&#10;fxB7Uw2R6qkne0o1cXcWOlr0eWcJgi+yt4ezn2ZMQnNysVwsl7dc0ly7f3i4W95lw6vL7YiUPhrw&#10;IgeNRJ5XYaD2L5SOraeWiczx/cwkjZtRuDaT5s6c2UB7YC0Dj7OR9HOn0EjRfwrsV579KcBTsDkF&#10;mPr3UH5IlhTg3S6BdYXABXciwIMoEqZPkyf9+7l0Xb72+hcAAAD//wMAUEsDBBQABgAIAAAAIQAD&#10;VU594AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLFkHHS1NpwnBCQnR&#10;lQPHtMnaaI1Tmmwrb493gpstf/r9/cVmdgM7mSlYjxKWCwHMYOu1xU7CZ/169wgsRIVaDR6NhB8T&#10;YFNeXxUq1/6MlTntYscoBEOuJPQxjjnnoe2NU2HhR4N02/vJqUjr1HE9qTOFu4EnQqTcKYv0oVej&#10;ee5Ne9gdnYTtF1Yv9vu9+aj2la3rTOBbepDy9mbePgGLZo5/MFz0SR1Kcmr8EXVgg4R0lWWESkjW&#10;VOECiGS5BtbQtLp/AF4W/H+H8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDy2D7qmQEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQADVU59&#10;4AAAAAsBAAAPAAAAAAAAAAAAAAAAAPMDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="120227B7" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:before="10"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t>TEACHER</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-22"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t>REGISTRATION BOARD</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="77BA4DE0" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:before="1"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t>of</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-7"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t>the</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t>Northern</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t>Territory</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...93 lines deleted...]
-  <w:p w14:paraId="4899D8C6" w14:textId="77777777" w:rsidR="00142FC2" w:rsidRDefault="00142FC2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57C2A6EC" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677184" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="494660BA" wp14:editId="2BF99D88">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>310515</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>144146</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6938645" cy="771525"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="36" name="Group 36"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr>
+                      <a:grpSpLocks/>
+                    </wpg:cNvGrpSpPr>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6938645" cy="771525"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="6938645" cy="771525"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="37" name="Graphic 37"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="3046" y="3046"/>
+                          <a:ext cx="6934200" cy="730250"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6934200" h="730250">
+                              <a:moveTo>
+                                <a:pt x="6933946" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="729996"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6933946" y="729996"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6933946" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="001F5F"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="38" name="Graphic 38"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="10"/>
+                          <a:ext cx="6938645" cy="732790"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6938645" h="732790">
+                              <a:moveTo>
+                                <a:pt x="6935457" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="2540"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="732790"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3048" y="732790"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3048" y="2540"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6935457" y="2540"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6935457" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                            <a:path w="6938645" h="732790">
+                              <a:moveTo>
+                                <a:pt x="6938518" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6935470" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6935470" y="3048"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6938518" y="3048"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6938518" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="152B52"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="39" name="Graphic 39"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="733042"/>
+                          <a:ext cx="6935470" cy="38100"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6935470" h="38100">
+                              <a:moveTo>
+                                <a:pt x="6935457" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6935457" y="38100"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6935457" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="1AA0E1"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="40" name="Graphic 40"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="6935469" y="3059"/>
+                          <a:ext cx="3175" cy="730250"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3175" h="730250">
+                              <a:moveTo>
+                                <a:pt x="3048" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="729983"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3048" y="729983"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3048" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="152B52"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                    <wps:wsp>
+                      <wps:cNvPr id="41" name="Graphic 41"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="6935469" y="733042"/>
+                          <a:ext cx="3175" cy="38735"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3175" h="38735">
+                              <a:moveTo>
+                                <a:pt x="3048" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="38112"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3048" y="38112"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="3048" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="1AA0E1"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="452E5C61" id="Group 36" o:spid="_x0000_s1026" style="position:absolute;margin-left:24.45pt;margin-top:11.35pt;width:546.35pt;height:60.75pt;z-index:-251639296;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="69386,7715" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqTAjMHgQAAIgUAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu2zgQfV+g/0DwvbFkWZYtxCnSS4IF&#10;im6BZrHPtO6oJGpJ2nL+foekRubaSWtnmxZY5MWirBE5c+acGYqXb3ZNTbaZkBVvV9S/8CjJ2oSn&#10;VVus6J93N68XlEjF2pTVvM1W9D6T9M3Vq98u+y7OprzkdZoJApO0Mu67FS2V6uLJRCZl1jB5wbus&#10;hYc5Fw1TcCuKSSpYD7M39WTqefNJz0XaCZ5kUsK/7+1DemXmz/MsUX/kucwUqVcUfFPmV5jftf6d&#10;XF2yuBCsK6tkcIM9wYuGVS0sOk71nilGNqI6mqqpEsElz9VFwpsJz/MqyUwMEI3vHURzK/imM7EU&#10;cV90I0wA7QFOT542+bS9Fd2X7rOw3sPwI0++SsBl0ndF7D7X98XeeJeLRr8EQZCdQfR+RDTbKZLA&#10;n/NlsJjPQkoSeBZFfjgNLeRJCXk5ei0pP3z7xQmL7bLGudGZvgP2yD1A8r8B9KVkXWZwlxqAz4JU&#10;6YoGESUta4DEtwNf4B/ASS8OVhrD4U4OcB4gFHizOSUAhBkY5jk4zYDOA06BNw0NNcdwWZxspLrN&#10;uEGcbT9KZd4vUhyxEkfJrsWhAP5r5teG+YoSYL6gBJi/tmnomNLv6TTqIelNyqwrJWTMeqIfN3yb&#10;3XFjqHTeILPBcogHfd3b1K1rC3EhNSAifIbXzsxnbaLpcrmca98eNXQXPtMc/cSVk5rLzK6lozeL&#10;joiAAy7mktdVelPVtYZAimL9rhZky3RZ8fyb8Gbw2TEDisrYUkGP1jy9Byb1wJ0VlX9vmMgoqX9v&#10;gau6MOFA4GCNA6Hqd9yUL4O+kOpu9xcTHelguKIKOPSJI2VZjOQA/7WBtdVvtvx6o3heaeYY36xH&#10;ww3Ix1L5+XUELeFARwuN3sk6slTxh+LtSMgpNcE0WmK6UYZuOhElqNjPIiHripGQ8UQnYC8PS3lg&#10;cjgLoao44tjbIEldeWBE+Ayvrs00nJ1iFrkI4Tx4tfNBmYJU6cJ9hu13l3ejPsv4MKoj9f6rhp2Y&#10;gEXo2xhx9scSYNyOTqlkrqWB8DvVbHThLGP0F1N2hIbWP1b3k2sZNOi34fSllh3vxbDADlUK9wTL&#10;o1q2fEItiwLIvYGdxU49C2eacHrrFCx82B1YIv2KcmY9gXJmHfl51cwNHKmO1+Mqep41Aorz/SAJ&#10;XV97H/wXCZ0qIehWB9sB279O3g6YejsHIWqdeKHR315GgR/h58cv3VZbP769px4bLjLzsWZ0Shuy&#10;NnqHvAgGNiLR8XrY5s+wRQ9xqh+knZf2A8cZDx0FPNx+Zv6RdkzleZJ2HmpCe/UEiygw3+6wl/jp&#10;HWgUj/XiofbzDNqBbuLjXgh5jtcD6Zxh+kzK+f90HXO0A8dd5nN8OJrT52nuvflo3R8gXv0DAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDquoZp4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXv&#10;gv9hGcGb3STGWmM2pRT1VAq2gnibZqdJaHY2ZLdJ+u/dnvT2hvd475t8OZlWDNS7xrKCeBaBIC6t&#10;brhS8LV/f1iAcB5ZY2uZFFzIwbK4vckx03bkTxp2vhKhhF2GCmrvu0xKV9Zk0M1sRxy8o+0N+nD2&#10;ldQ9jqHctDKJork02HBYqLGjdU3laXc2Cj5GHFeP8duwOR3Xl5/90/Z7E5NS93fT6hWEp8n/heGK&#10;H9ChCEwHe2btRKsgXbyEpIIkeQZx9eM0noM4BJWmCcgil/9fKH4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAakwIzB4EAACIFAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA6rqGaeEAAAAKAQAADwAAAAAAAAAAAAAAAAB4BgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIYHAAAAAA==&#10;">
+              <v:shape id="Graphic 37" o:spid="_x0000_s1027" style="position:absolute;left:30;top:30;width:69342;height:7302;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6934200,730250" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDx143OwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kaFKtFVRBC8WGoU9PjIPpNo9m3YXZP033eFQo/DzHzDLNe9qUVLzleWFYxHCQji&#10;3OqKCwXn0+5jDsIHZI21ZVLwQx7Wq8HbElNtOz5Sm4VCRAj7FBWUITSplD4vyaAf2YY4ejfrDIYo&#10;XSG1wy7CTS0nSfIpDVYcF0psaFtS/sieRkHuxv7eHrpvl1148jV7WFOfrkq9D/vNAkSgPvyH/9p7&#10;rWA6g9eX+APk6hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDx143OwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m6933946,l,,,729996r6933946,l6933946,xe" fillcolor="#001f5f" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+              <v:shape id="Graphic 38" o:spid="_x0000_s1028" style="position:absolute;width:69386;height:7328;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6938645,732790" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAFEPlwwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCF5kTVUQ7RpFFEERYbfu3odmbIvNpDaxrf/eHIQ9Pt73ct2ZUjRUu8KygvEoAkGcWl1w&#10;puD3sv+cg3AeWWNpmRQ8ycF61ftYYqxtyz/UJD4TIYRdjApy76tYSpfmZNCNbEUcuKutDfoA60zq&#10;GtsQbko5iaKZNFhwaMixom1O6S15GAWsj3w/jdvF9DRsNn8yWXzvbmelBv1u8wXCU+f/xW/3QSuY&#10;hrHhS/gBcvUCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABRD5cMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m6935457,l,,,2540,,732790r3048,l3048,2540r6932409,l6935457,xem6938518,r-3048,l6935470,3048r3048,l6938518,xe" fillcolor="#152b52" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+              <v:shape id="Graphic 39" o:spid="_x0000_s1029" style="position:absolute;top:7330;width:69354;height:381;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6935470,38100" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCIUbkfwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvddNag0ZXKQEh16Ye9PbMPpPQ7Nuwu2r017uFQo/DzHzDrLeD6cSVnG8tK3ibJiCI&#10;K6tbrhXsv3evCxA+IGvsLJOCO3nYbkYva8y0vfEXXctQiwhhn6GCJoQ+k9JXDRn0U9sTR+9sncEQ&#10;pauldniLcNPJ9yRJpcGW40KDPeUNVT/lxSjIzSM9tF195PmiPKXz3Ycr8kKpyXj4XIEINIT/8F+7&#10;0ApmS/j9En+A3DwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiFG5H8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m6935457,l,,,38100r6935457,l6935457,xe" fillcolor="#1aa0e1" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+              <v:shape id="Graphic 40" o:spid="_x0000_s1030" style="position:absolute;left:69354;top:30;width:32;height:7303;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3175,730250" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/oxFOwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hCLubqasM6YxSBxsydxPdAxyas7SzOSlN1ta3Xy4ELz++/81ucq0YqA+NZwXLRQaCuPKm&#10;Yavg+/z+tAYRIrLB1jMpuFKA3Xb2sMHC+JE1DadoRQrhUKCCOsaukDJUNTkMC98RJ+7H9w5jgr2V&#10;pscxhbtWPmfZi3TYcGqosaO3mqrL6c8pOHqtHedUTXqff1j9aS+/X6VSj/OpfAURaYp38c19MApW&#10;aX36kn6A3P4DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/6MRTsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m3048,l,,,729983r3048,l3048,xe" fillcolor="#152b52" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+              <v:shape id="Graphic 41" o:spid="_x0000_s1031" style="position:absolute;left:69354;top:7330;width:32;height:387;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3175,38735" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA3hj6twwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heQVvdZPalhJdgwpq8VBQC14f2ddsMPs2ZLdJ/PfdguBxmPlmmEU+2Fp01PrKsYJ0moAg&#10;LpyuuFTwfd4+f4DwAVlj7ZgU3MhDvhyPFphp1/ORulMoRSxhn6ECE0KTSekLQxb91DXE0ftxrcUQ&#10;ZVtK3WIfy20tX5LkXVqsOC4YbGhjqLiefq2C17Op3O7telxjk2zW+utSHvYzpSZPw2oOItAQHuE7&#10;/akjl8L/l/gD5PIPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAN4Y+rcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m3048,l,,,38112r3048,l3048,xe" fillcolor="#1aa0e1" stroked="f">
+                <v:path arrowok="t"/>
+              </v:shape>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678208" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="221D3BB5" wp14:editId="5688454D">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>462787</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>146487</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1344930" cy="734695"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="42" name="Textbox 42"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1344930" cy="734695"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="00F16134" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:line="1137" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="100"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-5"/>
+                              <w:sz w:val="100"/>
+                            </w:rPr>
+                            <w:t>TRB</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="221D3BB5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 42" o:spid="_x0000_s1052" type="#_x0000_t202" style="position:absolute;margin-left:36.45pt;margin-top:11.55pt;width:105.9pt;height:57.85pt;z-index:-251638272;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtcd0RmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNN22LGzUdAWsQEgr&#10;FmnhA1zHbixij5lxm/TvGbtpi+CGuIzHnvHze2+8vh99Lw4GyUFo5M1sLoUJGloXdo38/u3jq7dS&#10;UFKhVT0E08ijIXm/efliPcTaLKCDvjUoGCRQPcRGdinFuqpId8YrmkE0gYsW0KvEW9xVLaqB0X1f&#10;Lebz22oAbCOCNkR8+nAqyk3Bt9bo9GQtmST6RjK3VCKWuM2x2qxVvUMVO6cnGuofWHjlAj96gXpQ&#10;SYk9ur+gvNMIBDbNNPgKrHXaFA2s5mb+h5rnTkVTtLA5FC820f+D1V8Oz/ErijS+h5EHWERQfAT9&#10;g9ibaohUTz3ZU6qJu7PQ0aLPK0sQfJG9PV78NGMSOqMtV6u7JZc0194sV7d3r7Ph1fV2REqfDHiR&#10;k0Yiz6swUIdHSqfWc8tE5vR+ZpLG7Shc28hFBs0nW2iPrGXgcTaSfu4VGin6z4H9yrM/J3hOtucE&#10;U/8Byg/JkgK82yewrhC44k4EeBBFwvRp8qR/35eu69fe/AIAAP//AwBQSwMEFAAGAAgAAAAhALOS&#10;5b7fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/IfNkHiTLcVAqd0SYvRkYiz1&#10;4HHbDu2G7mztLlD/veMJj5P35b1vst1ke3HB0RtHCpaLCARS7RpDrYLP8vUhAeGDpkb3jlDBD3rY&#10;5bO7TKeNu1KBl0NoBZeQT7WCLoQhldLXHVrtF25A4uzoRqsDn2Mrm1Ffudz2Mo6itbTaEC90esDn&#10;DuvT4WwV7L+oeDHf79VHcSxMWW4jeluflLqfT/snEAGncIPhT5/VIWenyp2p8aJXsIm3TCqIV0sQ&#10;nMfJ4wZExeAqSUDmmfz/Qf4LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALXHdEZgBAAAi&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAs5Llvt8A&#10;AAAJAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="00F16134" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:line="1137" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="100"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-5"/>
+                        <w:sz w:val="100"/>
+                      </w:rPr>
+                      <w:t>TRB</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679232" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44D77DCE" wp14:editId="1A0211B8">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4063238</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>176795</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2424430" cy="677545"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="43" name="Textbox 43"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2424430" cy="677545"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4D153A50" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:before="10"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t>TEACHER</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-22"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t>REGISTRATION BOARD</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="426AF018" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:before="1"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t>of</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-7"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t>the</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-6"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t>Northern</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF"/>
+                              <w:spacing w:val="-2"/>
+                              <w:sz w:val="30"/>
+                            </w:rPr>
+                            <w:t>Territory</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="44D77DCE" id="Textbox 43" o:spid="_x0000_s1053" type="#_x0000_t202" style="position:absolute;margin-left:319.95pt;margin-top:13.9pt;width:190.9pt;height:53.35pt;z-index:-251637248;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8aGcJmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSPxD5bvZNM0bdEqmwqoQEgV&#10;VCr9AMdrZy3WHjPjZDd/z9jZJAhuFRd7PDN+fu+NV/ej78XeIDkIjbyazaUwQUPrwraRLz8+v3sv&#10;BSUVWtVDMI08GJL367dvVkOszQI66FuDgkEC1UNsZJdSrKuKdGe8ohlEE7hoAb1KfMRt1aIaGN33&#10;1WI+v60GwDYiaEPE2YdjUa4LvrVGp+/WkkmibyRzS2XFsm7yWq1Xqt6iip3TEw31ChZeucCPnqEe&#10;VFJih+4fKO80AoFNMw2+AmudNkUDq7ma/6XmuVPRFC1sDsWzTfT/YPW3/XN8QpHGjzDyAIsIio+g&#10;fxJ7Uw2R6qkne0o1cXcWOlr0eWcJgi+yt4ezn2ZMQnNysVwsl9dc0ly7vbu7Wd5kw6vL7YiUvhjw&#10;IgeNRJ5XYaD2j5SOraeWiczx/cwkjZtRuLaR1xk0ZzbQHljLwONsJP3aKTRS9F8D+5VnfwrwFGxO&#10;Aab+E5QfkiUF+LBLYF0hcMGdCPAgioTp0+RJ/3kuXZevvf4NAAD//wMAUEsDBBQABgAIAAAAIQAD&#10;VU594AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLFkHHS1NpwnBCQnR&#10;lQPHtMnaaI1Tmmwrb493gpstf/r9/cVmdgM7mSlYjxKWCwHMYOu1xU7CZ/169wgsRIVaDR6NhB8T&#10;YFNeXxUq1/6MlTntYscoBEOuJPQxjjnnoe2NU2HhR4N02/vJqUjr1HE9qTOFu4EnQqTcKYv0oVej&#10;ee5Ne9gdnYTtF1Yv9vu9+aj2la3rTOBbepDy9mbePgGLZo5/MFz0SR1Kcmr8EXVgg4R0lWWESkjW&#10;VOECiGS5BtbQtLp/AF4W/H+H8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB8aGcJmQEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQADVU59&#10;4AAAAAsBAAAPAAAAAAAAAAAAAAAAAPMDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4D153A50" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:before="10"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t>TEACHER</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-22"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t>REGISTRATION BOARD</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="426AF018" w14:textId="77777777" w:rsidR="00D4455D" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:before="1"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t>of</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-7"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t>the</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-6"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t>Northern</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF"/>
+                        <w:spacing w:val="-2"/>
+                        <w:sz w:val="30"/>
+                      </w:rPr>
+                      <w:t>Territory</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16D345BF"/>
+    <w:nsid w:val="006D1127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="75CCA06C"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="644661A4"/>
+    <w:lvl w:ilvl="0" w:tplc="52A4CA44">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="860" w:hanging="359"/>
+        <w:jc w:val="left"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="3561C3"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="09A08D3A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1880" w:hanging="359"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
-[...11 lines deleted...]
-      <w:lvlText w:val="%4."/>
+    <w:lvl w:ilvl="2" w:tplc="70E8F080">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2900" w:hanging="359"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%5."/>
+    <w:lvl w:ilvl="3" w:tplc="E8FA4414">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3920" w:hanging="359"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
-[...11 lines deleted...]
-      <w:lvlText w:val="%7."/>
+    <w:lvl w:ilvl="4" w:tplc="02EA4E1E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4940" w:hanging="359"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%8."/>
+    <w:lvl w:ilvl="5" w:tplc="615EA8A2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5960" w:hanging="359"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
-[...3 lines deleted...]
-      <w:lvlJc w:val="right"/>
+    <w:lvl w:ilvl="6" w:tplc="D74E6AE2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6980" w:hanging="359"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FCC0E1D0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8000" w:hanging="359"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9F201268">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9020" w:hanging="359"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21A86880"/>
+    <w:nsid w:val="13037F8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="180284DA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="88F6ACCC"/>
+    <w:lvl w:ilvl="0" w:tplc="B78AD8C0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="861" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="B5EE0116">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1880" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
-[...11 lines deleted...]
-      <w:lvlText w:val="%4."/>
+    <w:lvl w:ilvl="2" w:tplc="21E22D40">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2900" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%5."/>
+    <w:lvl w:ilvl="3" w:tplc="78A859BA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3920" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
-[...11 lines deleted...]
-      <w:lvlText w:val="%7."/>
+    <w:lvl w:ilvl="4" w:tplc="A8F0A27C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4940" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%8."/>
+    <w:lvl w:ilvl="5" w:tplc="0C9E6998">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5960" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
-[...14 lines deleted...]
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6" w:tplc="58B4726A">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="6980" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="7" w:tplc="DAC09442">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="8000" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="8" w:tplc="3E5A7A10">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="9020" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...71 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...350 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1550652556">
+  <w:num w:numId="1" w16cid:durableId="970593203">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="972901563">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="979188347">
+  <w:num w:numId="2" w16cid:durableId="1614169351">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
+  <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000724B4"/>
-[...91 lines deleted...]
-    <w:rsid w:val="00FF7649"/>
+    <w:rsidRoot w:val="00D4455D"/>
+    <w:rsid w:val="00136BF6"/>
+    <w:rsid w:val="00193E2A"/>
+    <w:rsid w:val="003D67D1"/>
+    <w:rsid w:val="004226DF"/>
+    <w:rsid w:val="00535970"/>
+    <w:rsid w:val="00682F4E"/>
+    <w:rsid w:val="007421A9"/>
+    <w:rsid w:val="007534EE"/>
+    <w:rsid w:val="00827119"/>
+    <w:rsid w:val="00936994"/>
+    <w:rsid w:val="00A365E9"/>
+    <w:rsid w:val="00AD0374"/>
+    <w:rsid w:val="00AF7B20"/>
+    <w:rsid w:val="00BA7707"/>
+    <w:rsid w:val="00BF0810"/>
+    <w:rsid w:val="00D4455D"/>
+    <w:rsid w:val="00D537BF"/>
+    <w:rsid w:val="00E025B0"/>
+    <w:rsid w:val="00F96A8E"/>
+    <w:rsid w:val="00FB5309"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="642C78A7"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{7BBBD630-EB2D-4E79-873B-78D2E1456A8A}"/>
+  <w14:docId w14:val="22EC25BC"/>
+  <w15:docId w15:val="{8A89F763-D5C2-4B43-BB93-3E6D3A4F6C40}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...2324 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11303,410 +18409,296 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="858" w:hanging="357"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="144D8A1310E748679B8304C6F2D705CB">
-    <w:name w:val="144D8A1310E748679B8304C6F2D705CB"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...4 lines deleted...]
-    <w:rsid w:val="00C74AB6"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="858" w:hanging="357"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="18"/>
+      <w:ind w:left="131"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A320CFF0E204F8B84E840BEBCD9D8F4">
-    <w:name w:val="3A320CFF0E204F8B84E840BEBCD9D8F4"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007534EE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE83B9D3C5684B7C8BD2894F81F96F91">
-    <w:name w:val="DE83B9D3C5684B7C8BD2894F81F96F91"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007534EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCD8135314D142568A2511CB1F18155B">
-    <w:name w:val="BCD8135314D142568A2511CB1F18155B"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007534EE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5CA7A74C8A5B45BAA1F84C8BD0734556">
-[...183 lines deleted...]
-    <w:rsid w:val="00C74AB6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007534EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lato" w:eastAsia="Lato" w:hAnsi="Lato" w:cs="Lato"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trb@trb.nt.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trb.nt.gov.au/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trb@trb.nt.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trb.nt.gov.au/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trb@trb.nt.gov.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trb.nt.gov.au/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trb@trb.nt.gov.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trb.nt.gov.au/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trb.nt.gov.au/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trb@trb.nt.gov.au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trb.nt.gov.au/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trb@trb.nt.gov.au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="TRB NT">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:srgbClr val="172B54"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1AA2E3"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="FFFFFF"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="172B54"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="1A4786"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="1AA2E3"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="F59E00"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="EEBF64"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F7D28F"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="4F8ADC"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="4F8ADC"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007-2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11781,446 +18773,144 @@
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
             <a:camera prst="orthographicFront">
               <a:rot lat="0" lon="0" rev="0"/>
             </a:camera>
             <a:lightRig rig="threePt" dir="t">
               <a:rot lat="0" lon="0" rev="1200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d>
             <a:bevelT w="63500" h="25400"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...315 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>EOI for HALT Certification.dotx</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>818</Words>
-  <Characters>4666</Characters>
+  <Words>750</Words>
+  <Characters>4280</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
+  <Lines>35</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>If you have selected ‘Other’ in the School Sector section, please provide further information such as a formal role description.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>NT Department of Education</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5474</CharactersWithSpaces>
+  <CharactersWithSpaces>5020</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>If you have selected ‘Other’ in the School Sector section, please provide further information such as a formal role description.</dc:title>
-  <dc:subject/>
   <dc:creator>Tamika Tiedeman</dc:creator>
-  <cp:keywords/>
-  <dc:description>Indicate FTE hours</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100769C01A1BA96F042B654C9E786DF9C44</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-07-01T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Acrobat PDFMaker 26 for Word</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-07-01T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Adobe PDF Library 26.1.147</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
+    <vt:lpwstr>D:20260701001838</vt:lpwstr>
   </property>
 </Properties>
 </file>