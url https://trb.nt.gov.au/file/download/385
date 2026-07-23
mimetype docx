--- v0 (2025-10-30)
+++ v1 (2026-07-23)
@@ -1,9401 +1,11918 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00723B70" w:rsidRPr="00981006" w:rsidRDefault="00723B70" w:rsidP="006A7457">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="3961E014" w14:textId="47F5C732" w:rsidR="001E02EC" w:rsidRDefault="000E0D05" w:rsidP="00842BA4">
+      <w:pPr>
+        <w:ind w:left="113"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="603BDC56" wp14:editId="037BA9B9">
+            <wp:extent cx="7400925" cy="914400"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:docPr id="470400277" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7400925" cy="914400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADE3E7F" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Professional Conduct Complaint </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B10892B" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="63"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Teacher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Registration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Northern</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Territory)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Act</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046B1A5B" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="3"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49EE6EAD" wp14:editId="5B18B2A5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>701040</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>42457</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6159500" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="3" name="Graphic 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6159500" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6159500" h="6350">
+                              <a:moveTo>
+                                <a:pt x="6159246" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6159246" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6159246" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="567D524B" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:55.2pt;margin-top:3.35pt;width:485pt;height:.5pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6159500,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOWiT1IQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayxViNOMXQosOA&#10;oivQDDsrshwbk0WNUuLk70fJVmpspw3zQabMJ+rxkfTm9txrdlLoOjAVXy5yzpSRUHfmUPFvu4d3&#10;HzlzXphaaDCq4hfl+O327ZvNYEu1ghZ0rZBREOPKwVa89d6WWeZkq3rhFmCVIWcD2AtPWzxkNYqB&#10;ovc6W+V5kQ2AtUWQyjn6ej86+TbGbxol/demccozXXHi5uOKcd2HNdtuRHlAYdtOTjTEP7DoRWfo&#10;0muoe+EFO2L3R6i+kwgOGr+Q0GfQNJ1UMQfKZpn/ls1LK6yKuZA4zl5lcv8vrHw6vdhnDNSdfQT5&#10;w5Ei2WBdefWEjZsw5wb7gCXi7BxVvFxVVGfPJH0sluubdU5iS/IV79dR5EyU6aw8Ov9ZQYwjTo/O&#10;jzWokyXaZMmzSSZSJUMNdayh54xqiJxRDfdjDa3w4VwgF0w2zIi0E4/g7OGkdhBhPqQQ2K4+FJyl&#10;RIjpK0abOZZymqGSL71tjDdiivymCLwoWHKn9wibX/tX4KRmCic1ODXeFPKOV161oOvnajvQXf3Q&#10;aR3Sd3jY32lkJxFGIz4T4xksdsJY/NAGe6gvz8gGmpeKu59HgYoz/cVQQ4bhSgYmY58M9PoO4ghG&#10;5dH53fm7QMssmRX31DtPkNpdlKktiH8AjNhw0sCno4emCz0TuY2Mpg3NSMx/mucwhPN9RL3+dba/&#10;AAAA//8DAFBLAwQUAAYACAAAACEAKz4czNsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j9B2srcaN2oUqiEKdCBcQRGvgAN16SqPY6st028PU4J3qcndHsm2o7WcPO6MPgSMJ6JYAh&#10;tU4P1En4+ny9K4CFqEgr4wgl/GCAbb24qVSp3YX2eG5ix1IJhVJJ6GMcS85D26NVYeVGpOR9O29V&#10;TNJ3XHt1SeXW8HshMm7VQOlDr0bc9dgem5OVUOxzs5s2783gM/v8YY5vL/73Qcrb5fT0CCziFP/D&#10;MOMndKgT08GdSAdmkl6LTYpKyHJgsy+K+XCQkOfA64pfD6j/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAE5aJPUhAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACs+HMzbAAAACAEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" path="m6159246,l,,,6096r6159246,l6159246,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDEBF78" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B643117" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E02EC">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="60" w:right="0" w:bottom="880" w:left="0" w:header="0" w:footer="686" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DBC18AB" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="94" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+      </w:pPr>
+      <w:r>
+        <w:t>HOW</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>LODGE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>COMPLAINT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>WITH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">THE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>BOARD?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140B45BF" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="1"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This form should be used to lodge a complaint against a registered teacher or person authorised to teach by the Teacher Registration Board of the Northern Territory </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">(the Board) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in the Northern Territory. The information you provide in this form will be submitted to the Board.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7F59E6" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="35"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A89829" w14:textId="669BF30A" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Please attempt to complete all questions in this form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Board</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enough</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>information to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>decide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004627C2">
+        <w:t xml:space="preserve">disciplinary action </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is warranted. If you would like to complain about more than one registered teacher, please complete a separate form for each individual </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>teacher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E21AF0" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="34"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E302BF3" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="1134"/>
+      </w:pPr>
+      <w:r>
+        <w:t>WHAT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CAN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>COMPLAIN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ABOUT?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3912DD0C" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="34" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="1"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Board can investigate complaints about the professional conduct of a teacher acting in their capacity as a teacher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B6F20C" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="35"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C708449" w14:textId="2B2692CE" w:rsidR="001E02EC" w:rsidRDefault="004627C2" w:rsidP="004627C2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Please do not complete this form.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:t xml:space="preserve">If your complaint refers to an employee of the Northern Territory Department of Education, Northern Territory Christian Schools, the Association of Independent Schools of the Northern Territory or the Northern Territory Catholic Education Office and </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>who is not a</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>teacher</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
+        <w:t xml:space="preserve">, the Board is unable to assist you. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438FBAC3" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="34"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFCA74C" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="1134"/>
+      </w:pPr>
+      <w:r>
+        <w:t>WHAT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DOES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>THE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ACT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>SAY?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AB145C" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="34" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...513 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The Board is responsible for administering the </w:t>
       </w:r>
-      <w:r w:rsidR="00785DEA" w:rsidRPr="00981006">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Teacher Registration (Northern Territory) Act</w:t>
       </w:r>
-      <w:r w:rsidR="00CB07F6" w:rsidRPr="00981006">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(“the Act”). Section 49 of the Act relates to complaints and states that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...7 lines deleted...]
-          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">“a person may, in writing, complain to the Board about the professional conduct of a teacher or authorised person.” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The Board may do anything to inform itself in deciding whether to accept a complaint. A copy of the Act can be viewed at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="002330B0" w:rsidRPr="00981006">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidR="001E02EC">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://legislation.nt.gov.au</w:t>
         </w:r>
+        <w:r w:rsidR="001E02EC">
+          <w:rPr>
+            <w:color w:val="1F487C"/>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002330B0" w:rsidRPr="00981006">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="008F7A09" w:rsidRPr="00981006" w:rsidRDefault="008F7A09" w:rsidP="006A7457">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="0C38C9BE" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A039F6" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="90"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12DC9E90" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CAN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>GET</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>INTO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>TROUBLE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FOR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MAKING</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>COMPLAINT?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BBA818" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>76A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Act</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>states</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>person</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">cannot be civilly or criminally liable for giving information to the Board </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that person is acting in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>good faith.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00723B70" w:rsidRPr="00981006" w:rsidRDefault="00723B70" w:rsidP="006A7457">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="1E2C79E3" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="94"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:t>CAN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>THE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>BOARD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DISMISS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>COMPLAINT?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4CB2C9" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="35" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="666" w:right="1131"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...15 lines deleted...]
-        <w:t>CAN I GET INTO TROUBLE FOR MAKING A COMPLAINT?</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Yes. The Board may dismiss a complaint without taking further action if it considers that:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002330B0" w:rsidRPr="00981006" w:rsidRDefault="00BF5291" w:rsidP="006A7457">
-[...733 lines deleted...]
-    <w:p w:rsidR="00A76D48" w:rsidRPr="00981006" w:rsidRDefault="00A76D48" w:rsidP="00A76D48">
+    <w:p w14:paraId="3873A123" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1385"/>
+        </w:tabs>
+        <w:ind w:left="1385" w:right="0" w:hanging="299"/>
+        <w:rPr>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-        <w:t>orrespondence has been received.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>complaint</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>frivolous</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>vexatious;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A76D48" w:rsidRPr="00981006" w:rsidRDefault="00A76D48" w:rsidP="00A76D48">
+    <w:p w14:paraId="46F98691" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1385"/>
+          <w:tab w:val="left" w:pos="1446"/>
+        </w:tabs>
+        <w:spacing w:before="32" w:line="273" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...48 lines deleted...]
-        <w:t>by the Board.</w:t>
+        </w:rPr>
+        <w:t>the complaint does not relate to the professional conduct of a teacher or authorised person; or</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00104974" w:rsidRPr="00981006" w:rsidRDefault="00A76D48" w:rsidP="00843523">
+    <w:p w14:paraId="6DAC541F" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1441"/>
+          <w:tab w:val="left" w:pos="1446"/>
+        </w:tabs>
+        <w:spacing w:before="4" w:line="273" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it would be more appropriate for the complaint to be dealt with by another </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0724153D" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="36"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4F6EE6" w14:textId="3F4BC574" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="666" w:right="1130"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>frivolous</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>complaint</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is one which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cannot</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>possibly be made out,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is manifestly groundless, or one that relates to a paltry or trifling matter. A vexatious complaint is one which is made only for the purpose of annoying or embarrassing the person against whom it is made or some other collateral </w:t>
+      </w:r>
+      <w:r w:rsidR="004627C2">
+        <w:t>purpose or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is obviously untenable or groundless.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185E27B4" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="35"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F25D611" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>WHAT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DO I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NEED</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">TO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PROVIDE?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1992346D" w14:textId="78FF3055" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="34" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="666" w:right="1129"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In addition to submitting this completed complaint form</w:t>
+      </w:r>
+      <w:r w:rsidR="004627C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you may provide any supporting documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>evidence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>you believe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relevant to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Board in its consideration of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>your complaint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F202F5" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="34"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17681DD0" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="666" w:right="1130"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Your name and copies of the complaint form and any documents you provide to the Board may be provided to the Teacher you are complaining </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>about.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104C7FDE" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="34"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61D2302D" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>WHAT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>HAPPENS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>NEXT?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578F27F5" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1024"/>
+          <w:tab w:val="left" w:pos="1026"/>
+        </w:tabs>
+        <w:spacing w:before="34" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="1132"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>You will receive acknowledgement that your correspondence has been received.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FCB447" w14:textId="6547B451" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1024"/>
+          <w:tab w:val="left" w:pos="1026"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="1131"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your complaint will be acknowledged by the </w:t>
+      </w:r>
+      <w:r w:rsidR="004627C2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">office </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and assessed by the Board.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9CCC33" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1024"/>
+          <w:tab w:val="left" w:pos="1026"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="1130"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Board will determine how to progress the complaint. The Board may dismiss the complaint </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it may commence a Preliminary Investigation or Inquiry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4052BA83" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="34"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40CA0257" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ANY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>QUESTIONS?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C899C6" w14:textId="7256D9D0" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2312"/>
+        </w:tabs>
+        <w:spacing w:before="34" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="666" w:right="1129"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...76 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have any questions or require assistance in completing this form, please contact the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professional Conduct </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7AE6">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Unit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on 8944 93</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7AE6">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0D05">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="000E0D05" w:rsidRPr="00BA3B09">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>trbprofconduct@trb.nt.gov.au.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4AC0166C" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E02EC">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="60" w:right="0" w:bottom="880" w:left="0" w:header="0" w:footer="686" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720" w:equalWidth="0">
+            <w:col w:w="5602" w:space="40"/>
+            <w:col w:w="6268"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="462910BD" w14:textId="5676542C" w:rsidR="001E02EC" w:rsidRDefault="00C526EE" w:rsidP="00842BA4">
+      <w:pPr>
+        <w:ind w:left="113"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F0F0561" wp14:editId="5B9321D0">
+            <wp:extent cx="7372350" cy="914400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="318856996" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7372350" cy="914400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307404E4" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Professional Conduct Complaint </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEC7DAF" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="63"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Teacher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Registration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Northern</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Territory)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Act</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249EA121" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+          <w:sz w:val="3"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C306FDD" wp14:editId="69406EF0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>701040</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>42457</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6159500" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="5" name="Graphic 5"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6159500" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6159500" h="6350">
+                              <a:moveTo>
+                                <a:pt x="6159246" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6159246" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6159246" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="63E15EF9" id="Graphic 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:55.2pt;margin-top:3.35pt;width:485pt;height:.5pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6159500,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOWiT1IQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ayxViNOMXQosOA&#10;oivQDDsrshwbk0WNUuLk70fJVmpspw3zQabMJ+rxkfTm9txrdlLoOjAVXy5yzpSRUHfmUPFvu4d3&#10;HzlzXphaaDCq4hfl+O327ZvNYEu1ghZ0rZBREOPKwVa89d6WWeZkq3rhFmCVIWcD2AtPWzxkNYqB&#10;ovc6W+V5kQ2AtUWQyjn6ej86+TbGbxol/demccozXXHi5uOKcd2HNdtuRHlAYdtOTjTEP7DoRWfo&#10;0muoe+EFO2L3R6i+kwgOGr+Q0GfQNJ1UMQfKZpn/ls1LK6yKuZA4zl5lcv8vrHw6vdhnDNSdfQT5&#10;w5Ei2WBdefWEjZsw5wb7gCXi7BxVvFxVVGfPJH0sluubdU5iS/IV79dR5EyU6aw8Ov9ZQYwjTo/O&#10;jzWokyXaZMmzSSZSJUMNdayh54xqiJxRDfdjDa3w4VwgF0w2zIi0E4/g7OGkdhBhPqQQ2K4+FJyl&#10;RIjpK0abOZZymqGSL71tjDdiivymCLwoWHKn9wibX/tX4KRmCic1ODXeFPKOV161oOvnajvQXf3Q&#10;aR3Sd3jY32lkJxFGIz4T4xksdsJY/NAGe6gvz8gGmpeKu59HgYoz/cVQQ4bhSgYmY58M9PoO4ghG&#10;5dH53fm7QMssmRX31DtPkNpdlKktiH8AjNhw0sCno4emCz0TuY2Mpg3NSMx/mucwhPN9RL3+dba/&#10;AAAA//8DAFBLAwQUAAYACAAAACEAKz4czNsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j9B2srcaN2oUqiEKdCBcQRGvgAN16SqPY6st028PU4J3qcndHsm2o7WcPO6MPgSMJ6JYAh&#10;tU4P1En4+ny9K4CFqEgr4wgl/GCAbb24qVSp3YX2eG5ix1IJhVJJ6GMcS85D26NVYeVGpOR9O29V&#10;TNJ3XHt1SeXW8HshMm7VQOlDr0bc9dgem5OVUOxzs5s2783gM/v8YY5vL/73Qcrb5fT0CCziFP/D&#10;MOMndKgT08GdSAdmkl6LTYpKyHJgsy+K+XCQkOfA64pfD6j/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAE5aJPUhAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhACs+HMzbAAAACAEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" path="m6159246,l,,,6096r6159246,l6159246,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749840E2" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="15"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FFE0C66" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The following questions should be used as a guide to help you determine whether or not your complaint is a relevant complaint for the Teacher Registration Board NT (“the Board”) to deal with under the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Teacher Registration (Northern Territory) Act 2004</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. The Board can only accept complaints relating to the professional conduct of a teacher in their role as a teacher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202E66EB" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="94"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...191 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...5 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="1019" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9638"/>
+        <w:gridCol w:w="9870"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA514C" w:rsidRPr="009D4CD9" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="7D935D2F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1417"/>
+          <w:trHeight w:val="1416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="9870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA514C" w:rsidRPr="009D4CD9" w:rsidRDefault="00FA514C" w:rsidP="00613DDA">
+          <w:p w14:paraId="2F2F1240" w14:textId="1DD7541A" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="103"/>
+              <w:ind w:left="548" w:right="2" w:hanging="361"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D4CD9">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> or the application of a policy including curriculum?</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="80"/>
+                <w:w w:val="150"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Does</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="34"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="34"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>complaint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="34"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>relate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="34"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="35"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="34"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>administrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="35"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00842BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>matter,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="33"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="35"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="34"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>about</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="34"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="35"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00842BA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>uniforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="34"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="35"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>the application of a policy including curriculum?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C120B" w:rsidRPr="009D4CD9" w:rsidRDefault="008C120B" w:rsidP="00613DDA">
+          <w:p w14:paraId="3BDBE2AA" w14:textId="2B274F05" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...10 lines deleted...]
-            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1418"/>
-                <w:tab w:val="left" w:pos="2595"/>
+                <w:tab w:val="left" w:pos="1541"/>
+                <w:tab w:val="left" w:pos="2673"/>
               </w:tabs>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="267"/>
+              <w:ind w:left="547"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
                 </w:rPr>
-                <w:id w:val="1838570675"/>
+                <w:id w:val="2020732380"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00A83C2C">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA514C" w:rsidRPr="009D4CD9">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
-                <w:id w:val="-1867050475"/>
+                <w:id w:val="1004393763"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00A83C2C">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA514C" w:rsidRPr="009D4CD9">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>yes,</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>should</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>direct</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>issues</w:t>
             </w:r>
-            <w:r w:rsidR="00FA514C" w:rsidRPr="009D4CD9">
-[...9 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>school</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>employing</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>authority.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA514C" w:rsidRPr="009D4CD9" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="26832B0E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1474"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="9870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA514C" w:rsidRPr="009D4CD9" w:rsidRDefault="00FA514C" w:rsidP="00613DDA">
+          <w:p w14:paraId="196AD494" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="132"/>
+              <w:ind w:left="548" w:right="2" w:hanging="361"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D4CD9">
-[...39 lines deleted...]
-              <w:t>?</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="80"/>
+                <w:w w:val="150"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Does</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>complaint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>concern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>employee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>e.g. allegations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>about</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>teacher’s management and/or performance as an employee?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C120B" w:rsidRPr="009D4CD9" w:rsidRDefault="008C120B" w:rsidP="00613DDA">
+          <w:p w14:paraId="3269F906" w14:textId="5E1909C8" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...11 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1418"/>
-                <w:tab w:val="left" w:pos="2552"/>
+                <w:tab w:val="left" w:pos="1541"/>
+                <w:tab w:val="left" w:pos="2673"/>
               </w:tabs>
-              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:before="267"/>
+              <w:ind w:left="547"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
                 </w:rPr>
-                <w:id w:val="93143046"/>
+                <w:id w:val="-81153859"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00A83C2C">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA514C" w:rsidRPr="009D4CD9">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
-                <w:id w:val="1999762705"/>
+                <w:id w:val="-1866974313"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00A83C2C">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA514C" w:rsidRPr="009D4CD9">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">If yes, </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>yes,</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>should</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>direct</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>issues</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>school</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>employing</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>authority.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA514C" w:rsidRPr="009D4CD9" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="50A281BB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1928"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="9870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FA514C" w:rsidRPr="009D4CD9" w:rsidRDefault="006216C1" w:rsidP="00613DDA">
+          <w:p w14:paraId="111783B1" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-              <w:ind w:left="426"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="150"/>
+              <w:ind w:left="548" w:right="2" w:hanging="361"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="80"/>
+                <w:w w:val="150"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Does your complaint relate to a Family Court or child safety matter between a teacher and his/her</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>own children?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E23DB57" w14:textId="43ED7915" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2675"/>
+              </w:tabs>
+              <w:spacing w:before="266"/>
+              <w:ind w:left="2675" w:right="112" w:hanging="2127"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...70 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
                 </w:rPr>
-                <w:id w:val="-351642862"/>
+                <w:id w:val="-72049775"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00A83C2C">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009058F3" w:rsidRPr="009D4CD9">
-[...9 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="80"/>
+                <w:w w:val="150"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
-                <w:id w:val="442119135"/>
+                <w:id w:val="2119109615"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00A83C2C">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009058F3" w:rsidRPr="009D4CD9">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:tab/>
-              <w:t>If yes</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> or seek independent legal advice.</w:t>
+              <w:t>If yes, you should report your concerns to a relevant authority such as the Northern Territory Police or the Department of Children and Families or seek independent legal advice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009058F3" w:rsidRPr="009D4CD9" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="1F887131" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1928"/>
+          <w:trHeight w:val="1927"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="9870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009058F3" w:rsidRPr="009D4CD9" w:rsidRDefault="009058F3" w:rsidP="00613DDA">
+          <w:p w14:paraId="0557B6B5" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-              <w:ind w:left="426"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="150"/>
+              <w:ind w:left="188"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Does</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>complaint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>involve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>criminal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>activity?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1108F415" w14:textId="6BBCD7E3" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2675"/>
+              </w:tabs>
+              <w:spacing w:before="266"/>
+              <w:ind w:left="2675" w:right="107" w:hanging="2127"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...35 lines deleted...]
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
                 </w:rPr>
-                <w:id w:val="900322328"/>
+                <w:id w:val="661357136"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00A83C2C">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B97CA0" w:rsidRPr="009D4CD9">
-[...9 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="80"/>
+                <w:w w:val="150"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
-                <w:id w:val="234443884"/>
+                <w:id w:val="-478304900"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00A83C2C">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B97CA0" w:rsidRPr="009D4CD9">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">If </w:t>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>yes,</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidR="00E25C74" w:rsidRPr="009D4CD9">
-[...106 lines deleted...]
-              <w:t>.)</w:t>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>already</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>done</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>so</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>should</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>also</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>refer</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>concerns</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to the Northern Territory Police. (Note: Pursuant to section 66C of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teacher Registration (Northern Territory) Act 2004 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>there are arrangements between</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>the Board and the Northern Territory Police for the sharing of information.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009058F3" w:rsidRPr="009D4CD9" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="6A6FF4E3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1757"/>
+          <w:trHeight w:val="1756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="9870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009058F3" w:rsidRPr="009D4CD9" w:rsidRDefault="00E25C74" w:rsidP="00613DDA">
+          <w:p w14:paraId="506B3B0B" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-              <w:ind w:left="426"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="199"/>
+              <w:ind w:left="548" w:right="109" w:hanging="361"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D4CD9">
-[...55 lines deleted...]
-              <w:t>?</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Does your complaint raise concerns that the teacher is not suitable to teach? i.e. has the teacher’s professional conduct as a teacher come into question? Has the teacher acted or behaved inappropriately while acting in their capacity as a teacher?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008C120B" w:rsidRPr="009D4CD9" w:rsidRDefault="008C120B" w:rsidP="00613DDA">
+          <w:p w14:paraId="3CC4F175" w14:textId="7B4878D8" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...11 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1418"/>
-                <w:tab w:val="left" w:pos="2552"/>
+                <w:tab w:val="left" w:pos="1541"/>
+                <w:tab w:val="left" w:pos="2675"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="266"/>
+              <w:ind w:left="548"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
                 </w:rPr>
-                <w:id w:val="-32739602"/>
+                <w:id w:val="692420259"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00A83C2C">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="008C120B" w:rsidRPr="009D4CD9">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 </w:rPr>
-                <w:id w:val="-201099924"/>
+                <w:id w:val="629675949"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00A83C2C">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="008C120B" w:rsidRPr="009D4CD9">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun"/>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00100AB2" w:rsidRPr="009D4CD9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>If yes</w:t>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-6"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Board</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t>may</w:t>
             </w:r>
-            <w:r w:rsidR="00100AB2" w:rsidRPr="009D4CD9">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> of the Act</w:t>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>accept</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>complaint</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>under</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83C2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Act</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006216C1" w:rsidRPr="009D4CD9" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="36F0D753" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1531"/>
+          <w:trHeight w:val="1055"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="9870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006216C1" w:rsidRPr="009D4CD9" w:rsidRDefault="006216C1" w:rsidP="00613DDA">
+          <w:p w14:paraId="64128B12" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:b/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="156"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D4CD9">
-[...2 lines deleted...]
-                <w:b/>
+          </w:p>
+          <w:p w14:paraId="366E0CE1" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="290" w:lineRule="atLeast"/>
+              <w:ind w:left="188"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri"/>
+                <w:b/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>The Complaint Form will help you provide the Board with information to assess your complaint and determine what action can be taken. Please complete all the questions on this form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FA514C" w:rsidRPr="00981006" w:rsidRDefault="00FA514C" w:rsidP="006A7457">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="50815ED9" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="212"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:docGrid w:linePitch="360"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67ECDE8D" wp14:editId="0522C09C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>642366</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>304889</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6267450" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="6" name="Graphic 6"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6267450" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6267450" h="6350">
+                              <a:moveTo>
+                                <a:pt x="6267450" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6267450" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6267450" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="697734BF" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:50.6pt;margin-top:24pt;width:493.5pt;height:.5pt;z-index:-15727616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6267450,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPkK2kGwIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNN0CYYmartCuFiGt&#10;lpW2iLPrOE2E4zEet0n/nrETZyM4geghGWdeJu+9men2Zug0OyuHLZiSX63WnCkjoWrNseTf9vdv&#10;rjlDL0wlNBhV8otCfrN7/Wrb20JtoAFdKceoiMGityVvvLdFlqFsVCdwBVYZStbgOuHp6I5Z5URP&#10;1TudbdbrPOvBVdaBVIj09G5M8l2sX9dK+q91jcozXXLi5uPVxeshXLPdVhRHJ2zTyomG+AcWnWgN&#10;fXQudSe8YCfX/lGqa6UDhNqvJHQZ1HUrVdRAaq7Wv6l5boRVUQuZg3a2Cf9fWfl4frZPLlBH+wDy&#10;B5IjWW+xmDPhgBNmqF0XsEScDdHFy+yiGjyT9DDf5B/evSezJeXytxSFkqJI78oT+s8KYh1xfkA/&#10;9qBKkWhSJAeTQkedDD3UsYeeM+qh44x6eBh7aIUP7wVyIWT9gkgz8QjJDs5qDxHmg4SZbRJCTF8w&#10;2iyxpGmBSrl0t7HeiMnXH/NJdkqn+whbfvavwMnNVE5qQDUaHHRHp2cvSMvSbQTdVvet1kE+uuPh&#10;Vjt2FmE14m9ivIDFSRibH8bgANXlybGe9qXk+PMknOJMfzE0kGG5UuBScEiB8/oW4gpG5x36/fBd&#10;OMsshSX3NDuPkMZdFGksiH8AjNjwpoFPJw91G2YmchsZTQfakah/2uewhMtzRL386+x+AQAA//8D&#10;AFBLAwQUAAYACAAAACEACCN4Jt0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXCpqt6AqhDgVVKo4U6KWoxtv44h4HcVuE/6e7QmOM/s0O1OsJ9+JCw6xDaRhMVcgkOpgW2o0&#10;VJ/bhwxETIas6QKhhh+MsC5vbwqT2zDSB152qREcQjE3GlxKfS5lrB16E+ehR+LbKQzeJJZDI+1g&#10;Rg73nVwqtZLetMQfnOlx47D+3p29BrWq9vuDm21nJzO+VRt8lF+Hd63v76bXFxAJp/QHw7U+V4eS&#10;Ox3DmWwUHWu1WDKq4SnjTVdAZRk7R3aeFciykP8nlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAT5CtpBsCAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEACCN4Jt0AAAAKAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m6267450,l,,,6096r6267450,l6267450,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E20808E" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E02EC">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="60" w:right="0" w:bottom="880" w:left="0" w:header="0" w:footer="686" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D4F7CF" w14:textId="0F203B7D" w:rsidR="001E02EC" w:rsidRDefault="00C526EE" w:rsidP="00A50C83">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="113" w:right="510"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75746F64" wp14:editId="69F13C02">
+            <wp:extent cx="7391400" cy="876300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="137065601" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7391400" cy="876300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D338DD3" w14:textId="4349BF25" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Professional Conduct Complaint </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD4B863" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="64"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Teacher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Registration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Northern</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Territory)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Act</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B2748D" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="108"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="center"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="426" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="810"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="2491"/>
+        <w:gridCol w:w="2207"/>
+        <w:gridCol w:w="3888"/>
+        <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00613DDA" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="2EF04E84" w14:textId="77777777" w:rsidTr="00FD568D">
         <w:trPr>
           <w:trHeight w:val="425"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1839" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2207" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C7BBD" w:rsidRPr="00981006" w:rsidRDefault="001C7BBD" w:rsidP="00613DDA">
+          <w:p w14:paraId="4D2DFCBE" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="86"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00981006">
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7664" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="8991" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C7BBD" w:rsidRPr="00981006" w:rsidRDefault="001C7BBD" w:rsidP="00613DDA">
+          <w:p w14:paraId="7845F5B6" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="86"/>
+              <w:ind w:left="521"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00981006">
-[...6 lines deleted...]
-              <w:t>Teacher Registration Board of the Northern Territory</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Teacher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Registration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Northern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Territory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00613DDA" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001F7FA1" w14:paraId="56BCA882" w14:textId="77777777" w:rsidTr="001F7FA1">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="2003"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1839" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001C7BBD" w:rsidRPr="00981006" w:rsidRDefault="001C7BBD" w:rsidP="00613DDA">
+          <w:p w14:paraId="3FBCABA2" w14:textId="77777777" w:rsidR="001F7FA1" w:rsidRDefault="001F7FA1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="249"/>
+              <w:ind w:left="521"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>By</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>post</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44112D8F" w14:textId="77777777" w:rsidR="001F7FA1" w:rsidRDefault="001F7FA1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240" w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="521"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5395FBAB" w14:textId="77777777" w:rsidR="001F7FA1" w:rsidRDefault="001F7FA1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="521" w:right="56"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Teacher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Registration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">NT </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="620D9A45" w14:textId="681DA028" w:rsidR="001F7FA1" w:rsidRDefault="001F7FA1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="521" w:right="56"/>
+            </w:pPr>
+            <w:r>
+              <w:t>GPO Box 1675</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EE4224E" w14:textId="42BE28D6" w:rsidR="001F7FA1" w:rsidRDefault="001F7FA1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="521"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Darwin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>0801</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5104F0FD" w14:textId="77777777" w:rsidR="001F7FA1" w:rsidRDefault="001F7FA1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="17"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>By</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>email</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46B9B28B" w14:textId="77777777" w:rsidR="001F7FA1" w:rsidRDefault="001F7FA1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="237" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="17" w:right="533"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="459DEDE8" w14:textId="6E150569" w:rsidR="001F7FA1" w:rsidRDefault="001F7FA1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="237" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="17" w:right="533"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00BA3B09">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:spacing w:val="-2"/>
+                </w:rPr>
+                <w:t>trbprofconduct@trb.nt.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="7EB08E88" w14:textId="77777777" w:rsidTr="00FD568D">
+        <w:trPr>
+          <w:trHeight w:val="652"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11198" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E996B28" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="199"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>YOUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>DETAILS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="7D9D260A" w14:textId="77777777" w:rsidTr="001F7FA1">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5658EFAA" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="138"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CEF3B21" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="157"/>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>First</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70BC29D1" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="157"/>
+              <w:ind w:left="17"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Last</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD568D" w14:paraId="05CF819B" w14:textId="77777777" w:rsidTr="00EF4877">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11198" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17D5F2C7" w14:textId="23BB7A9B" w:rsidR="00FD568D" w:rsidRDefault="00FD568D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD568D" w14:paraId="514F0B5A" w14:textId="77777777" w:rsidTr="00935B80">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11198" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EDDE2B4" w14:textId="77777777" w:rsidR="00FD568D" w:rsidRDefault="00FD568D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="7BF53B67" w14:textId="77777777" w:rsidTr="001F7FA1">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60734E31" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="157"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3888" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="428B871E" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C7BBD" w:rsidRPr="00981006" w:rsidRDefault="001C7BBD" w:rsidP="00613DDA">
+          <w:p w14:paraId="7DCB5127" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="157"/>
+              <w:ind w:left="17"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00981006">
-[...6 lines deleted...]
-              <w:t>By post</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Mobile:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C7BBD" w:rsidRPr="00981006" w:rsidRDefault="001C7BBD" w:rsidP="00613DDA">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="492A507A" w14:textId="77777777" w:rsidTr="001F7FA1">
+        <w:trPr>
+          <w:trHeight w:val="705"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09F4D08A" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="100"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00981006">
-[...59 lines deleted...]
-              <w:t>Darwin   NT   0801</w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Telephone: (Home)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4120" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C7BBD" w:rsidRPr="00981006" w:rsidRDefault="001C7BBD" w:rsidP="00613DDA">
+          <w:p w14:paraId="0FF0E3D3" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
             <w:pPr>
-              <w:spacing w:before="240"/>
-[...175 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2760D724" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="100"/>
+              <w:ind w:left="17" w:right="2199"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Telephone: (Work)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="5B621BB7" w14:textId="77777777" w:rsidTr="00FD568D">
+        <w:trPr>
+          <w:trHeight w:val="1256"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11198" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E6B36" w:rsidRPr="00981006" w:rsidRDefault="000E6B36" w:rsidP="00613DDA">
+          <w:p w14:paraId="775E2E56" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="128"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00981006">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">First Name: </w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>state</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>capacity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>complaint:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20985D10" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>student,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>former</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>student,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>parent,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>guardian,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>teacher,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>colleague,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>other</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>specify)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73248729" w14:textId="77777777" w:rsidR="001F7FA1" w:rsidRDefault="001F7FA1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="112"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="4848231D" w14:textId="77777777" w:rsidTr="00FD568D">
+        <w:trPr>
+          <w:trHeight w:val="926"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11198" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DCE2401" w14:textId="1FEE13F7" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="84"/>
+              <w:ind w:left="112"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Special</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001F7FA1">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Needs</w:t>
+            </w:r>
+            <w:r w:rsidR="001F7FA1">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(Please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>advise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>us</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>if</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>any</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>special</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>that</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>think</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>we</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>should</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>be aware of)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="1CDF1DF2" w14:textId="77777777" w:rsidTr="00FD568D">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11198" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1277E6D4" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="4AD52395" w14:textId="77777777" w:rsidTr="00FD568D">
+        <w:trPr>
+          <w:trHeight w:val="565"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11198" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="368C98F8" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="112B2077" w14:textId="77777777" w:rsidTr="001F7FA1">
+        <w:trPr>
+          <w:trHeight w:val="642"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D454D5E" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="157"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2331" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3888" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E6B36" w:rsidRPr="00981006" w:rsidRDefault="000E6B36" w:rsidP="00613DDA">
+          <w:p w14:paraId="76B5FAE4" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="157"/>
+              <w:ind w:right="15"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1629" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E6B36" w:rsidRPr="00981006" w:rsidRDefault="000E6B36" w:rsidP="00613DDA">
+          <w:p w14:paraId="3E6704AC" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1284"/>
+              </w:tabs>
+              <w:spacing w:before="157"/>
+              <w:ind w:left="734"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00981006">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Last Name: </w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F7FA1" w14:paraId="2755953D" w14:textId="77777777" w:rsidTr="00A50C83">
+        <w:trPr>
+          <w:trHeight w:val="686"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E8930E0" w14:textId="77777777" w:rsidR="001F7FA1" w:rsidRDefault="001F7FA1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="157"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Print</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2491" w:type="dxa"/>
-[...27 lines deleted...]
-            <w:tcW w:w="1460" w:type="dxa"/>
+            <w:tcW w:w="8991" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001C7BBD" w:rsidRPr="00981006" w:rsidRDefault="001C7BBD" w:rsidP="00613DDA">
+          <w:p w14:paraId="0E993A13" w14:textId="77777777" w:rsidR="001F7FA1" w:rsidRDefault="001F7FA1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...750 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003C696A" w:rsidRPr="00981006" w:rsidRDefault="003C696A" w:rsidP="00DA3A5D">
-[...13 lines deleted...]
-          <w:docGrid w:linePitch="360"/>
+    <w:p w14:paraId="194B10B1" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E02EC">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="300" w:right="0" w:bottom="2532" w:left="0" w:header="0" w:footer="686" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="center"/>
-[...8 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="709" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9252"/>
+        <w:gridCol w:w="10490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C696A" w:rsidRPr="00981006" w:rsidTr="00613DDA">
-[...907 lines deleted...]
-      <w:tr w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="0229E2C3" w14:textId="77777777" w:rsidTr="0090400D">
         <w:trPr>
           <w:trHeight w:val="652"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
           </w:tcPr>
-          <w:p w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidRDefault="0089521C" w:rsidP="00613DDA">
+          <w:p w14:paraId="6FCC0D5F" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="181"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00981006">
-[...5 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">FURTHER INFORMATION </w:t>
+              <w:t>DETAILS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>OF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>THE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>TEACHER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>YOU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>COMPLAINING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>ABOUT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidTr="00613DDA">
-[...66 lines deleted...]
-      <w:tr w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="6E26ADF6" w14:textId="77777777" w:rsidTr="0090400D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidRDefault="0089521C" w:rsidP="00613DDA">
+          <w:p w14:paraId="1BED0006" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="138"/>
+              <w:ind w:left="112"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Teacher’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Full</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(if</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>known):</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="7DE8CA71" w14:textId="77777777" w:rsidTr="0090400D">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CECA7A8" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="138"/>
+              <w:ind w:left="112"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Teacher’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>registration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(if</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>known):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="57728440" w14:textId="77777777" w:rsidTr="0090400D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidRDefault="0089521C" w:rsidP="00613DDA">
+          <w:p w14:paraId="66AB5F43" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="157"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>School/workplace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>name:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="78DF0391" w14:textId="77777777" w:rsidTr="0090400D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidRDefault="0089521C" w:rsidP="00613DDA">
+          <w:p w14:paraId="5F486F34" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="157"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>School/workplace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>address:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidTr="00613DDA">
-[...102 lines deleted...]
-      <w:tr w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="64C4786C" w14:textId="77777777" w:rsidTr="0090400D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidRDefault="0089521C" w:rsidP="00613DDA">
+          <w:p w14:paraId="1E98BE2D" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="157"/>
+              <w:ind w:left="112"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>School/workplace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>telephone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>no.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(if</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>known):</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="782DB7AA" w14:textId="77777777" w:rsidTr="0090400D">
+        <w:trPr>
+          <w:trHeight w:val="652"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
+          </w:tcPr>
+          <w:p w14:paraId="604CAA4A" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="181"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>DETAILS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>OF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>THE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>COMPLAINT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="27618282" w14:textId="77777777" w:rsidTr="0090400D">
+        <w:trPr>
+          <w:trHeight w:val="2686"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CEBEC59" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="170"/>
+              <w:ind w:left="112"/>
+            </w:pPr>
+            <w:r>
+              <w:t>In</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>below</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>outline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>complaint,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>providing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>full</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>details</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>including:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51D6C1E9" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="24"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36D9EE99" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="833"/>
+              </w:tabs>
+              <w:spacing w:line="269" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>date/s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>which</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>giving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>rise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>complaint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>occurred;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61A32D16" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="833"/>
+              </w:tabs>
+              <w:ind w:right="118"/>
+            </w:pPr>
+            <w:r>
+              <w:t>What</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>particular</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>complaint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>about</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>why</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>believe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>disciplinary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>action should be taken against the teacher;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C058619" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="833"/>
+              </w:tabs>
+              <w:ind w:right="118"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Full details of the complaint (e.g. what happened, where it happened and to whom it </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>happened)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF65682" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="249"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>do</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>enough</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>below,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>attach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>separate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>sheet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="62D8816D" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26EA2863" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="101"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A5EC646" wp14:editId="50E96B1B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>839724</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>225818</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5882005" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="8" name="Graphic 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5882005" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5882005" h="6350">
+                              <a:moveTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="07A11A27" id="Graphic 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.1pt;margin-top:17.8pt;width:463.15pt;height:.5pt;z-index:-15726592;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5882005,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTWJg+QAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5xkSppacaqpVadJ&#10;VVepmfZMMI6tYY5xJHb+/Q4ckrR7WDfND3D4Po7v7jtY3vStZnvlsAFT8MlozJkyEsrGbAv+bX3/&#10;YcEZemFKocGogh8U8pvV+3fLzuZqCjXoUjlGQQzmnS147b3NswxlrVqBI7DKkLMC1wpPS7fNSic6&#10;it7qbDoez7MOXGkdSIVIf+8GJ1/F+FWlpP9aVag80wUnbj6OLo6bMGarpci3Tti6kUca4h9YtKIx&#10;dOgp1J3wgu1c81uotpEOECo/ktBmUFWNVDEHymYyfpXNcy2sirlQcdCeyoT/L6x83D/bJxeoo30A&#10;+QOpIllnMT95wgKPmL5ybcAScdbHKh5OVVS9Z5J+zhYLUmbGmSTf/OMsFjkTedord+g/K4hxxP4B&#10;/aBBmSxRJ0v2JpmOlAwa6qih54w0dJyRhptBQyt82BfIBZN1F0TqI4/gbGGv1hBhPqRAbCeLK+rS&#10;lAgxPWO0eYm9ml0tpi+wCZFmG6POx9fzN8CoIy+OTSHSPIQaMDFgkEbkyZ3mVyf+ETlbnLN4A/hc&#10;nr8CJ9UTS6kB1ZBA0CdmctKMsrrsCgTdlPeN1kEmdNvNrXZsL8IVjl9QnLZcwGLHDk0a2nUD5eHJ&#10;sY7udcHx5044xZn+YujihEcgGS4Zm2Q4r28hPhWxQxz6df9dOMssmQX31OOPkK6lyFP7EpkAGLBh&#10;p4FPOw9VE3o7chsYHRd0l2MCx3cnPBaX64g6v46rXwAAAP//AwBQSwMEFAAGAAgAAAAhALMNxkDf&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyoQ6I8FOJUFRILkHi0INZu&#10;MsQR8TjEbhP4eqYrWN6ZoztnqvViB3HEyfeOFFyvIhBIjWt76hS8vd5dFSB80NTqwREq+EYP6/r8&#10;rNJl62ba4nEXOsEl5EutwIQwllL6xqDVfuVGJN59uMnqwHHqZDvpmcvtIOMoyqTVPfEFo0e8Ndh8&#10;7g5WwU9u7rdJPhfBP39t8Omhe88fX5S6vFg2NyACLuEPhpM+q0PNTnt3oNaLgXMSx4wqSNIMxAmI&#10;0iIFsedJloGsK/n/hfoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU1iYPkACAABlBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsw3GQN8AAAAK&#10;AQAADwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" path="m5881878,r-6096,l6096,,,,,6096r6096,l5875782,6096r6096,l5881878,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001C2620" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52EF4A07" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="83"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25BED86E" wp14:editId="2581C3D6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>839724</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>214388</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5882005" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="9" name="Graphic 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5882005" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5882005" h="6350">
+                              <a:moveTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="24ED7932" id="Graphic 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.1pt;margin-top:16.9pt;width:463.15pt;height:.5pt;z-index:-15726080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5882005,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTWJg+QAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5xkSppacaqpVadJ&#10;VVepmfZMMI6tYY5xJHb+/Q4ckrR7WDfND3D4Po7v7jtY3vStZnvlsAFT8MlozJkyEsrGbAv+bX3/&#10;YcEZemFKocGogh8U8pvV+3fLzuZqCjXoUjlGQQzmnS147b3NswxlrVqBI7DKkLMC1wpPS7fNSic6&#10;it7qbDoez7MOXGkdSIVIf+8GJ1/F+FWlpP9aVag80wUnbj6OLo6bMGarpci3Tti6kUca4h9YtKIx&#10;dOgp1J3wgu1c81uotpEOECo/ktBmUFWNVDEHymYyfpXNcy2sirlQcdCeyoT/L6x83D/bJxeoo30A&#10;+QOpIllnMT95wgKPmL5ybcAScdbHKh5OVVS9Z5J+zhYLUmbGmSTf/OMsFjkTedord+g/K4hxxP4B&#10;/aBBmSxRJ0v2JpmOlAwa6qih54w0dJyRhptBQyt82BfIBZN1F0TqI4/gbGGv1hBhPqRAbCeLK+rS&#10;lAgxPWO0eYm9ml0tpi+wCZFmG6POx9fzN8CoIy+OTSHSPIQaMDFgkEbkyZ3mVyf+ETlbnLN4A/hc&#10;nr8CJ9UTS6kB1ZBA0CdmctKMsrrsCgTdlPeN1kEmdNvNrXZsL8IVjl9QnLZcwGLHDk0a2nUD5eHJ&#10;sY7udcHx5044xZn+YujihEcgGS4Zm2Q4r28hPhWxQxz6df9dOMssmQX31OOPkK6lyFP7EpkAGLBh&#10;p4FPOw9VE3o7chsYHRd0l2MCx3cnPBaX64g6v46rXwAAAP//AwBQSwMEFAAGAAgAAAAhANm+we3f&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ0JJFOJUFRIHkPhpQZzd&#10;eIkj4nWI3Sbw9GxPcJzZT7Mz1Wp2vTjgGDpPCi4XCQikxpuOWgVvr3cXBYgQNRnde0IF3xhgVZ+e&#10;VLo0fqINHraxFRxCodQKbIxDKWVoLDodFn5A4tuHH52OLMdWmlFPHO56mSbJtXS6I/5g9YC3FpvP&#10;7d4p+Mnt/SbLpyKG5681Pj207/nji1LnZ/P6BkTEOf7BcKzP1aHmTju/JxNEzzpLU0YVZBlPOALJ&#10;sliC2LFzVYCsK/l/Qv0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU1iYPkACAABlBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2b7B7d8AAAAK&#10;AQAADwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" path="m5881878,r-6096,l6096,,,,,6096r6096,l5875782,6096r6096,l5881878,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F7D56C" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EC36127" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="83"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E42B457" wp14:editId="600D785F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>839724</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>214400</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5882005" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="10" name="Graphic 10"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5882005" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5882005" h="6350">
+                              <a:moveTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6DE6AAB4" id="Graphic 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.1pt;margin-top:16.9pt;width:463.15pt;height:.5pt;z-index:-15725568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5882005,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyymSJQAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+ykSuJZcaqpVadJ&#10;VVepmfZMMI6tYY4BiZ1/vwObJO0e2k7zAxy+j+O7+w5W130ryUEY24Aq6HSSUiIUh7JRu4L+2Nx9&#10;yiixjqmSSVCioEdh6fX644dVp3MxgxpkKQzBIMrmnS5o7ZzOk8TyWrTMTkALhc4KTMscLs0uKQ3r&#10;MHork1maLpIOTKkNcGEt/r0dnHQd4leV4O57VVnhiCwocnNhNGHc+jFZr1i+M0zXDR9psH9g0bJG&#10;4aGnULfMMbI3zV+h2oYbsFC5CYc2gapquAg5YDbT9EU2TzXTIuSCxbH6VCb7/8Lyh8OTfjSeutX3&#10;wH9ZrEjSaZufPH5hR0xfmdZjkTjpQxWPpyqK3hGOP+dZhsrMKeHoW1zNQ5ETlse9fG/dVwEhDjvc&#10;WzdoUEaL1dHivYqmQSW9hjJo6ChBDQ0lqOF20FAz5/d5ct4k3QWReuThnS0cxAYCzPkUkO00W2KX&#10;xkSQ6Rkj1XPscr7MZs+wERFnHaIu0s+LN8CwIy+OjSHiPIQaMIs0u/KJIrvojvOLE19FzrNzFm8A&#10;n8vzLnBUPbLkEqwYEvD6hExOmmFWl11hQTblXSOll8ma3fZGGnJg/gqHbyzEBSx07NCkvl23UB4f&#10;DenwXhfU/t4zIyiR3xReHP8IRMNEYxsN4+QNhKcidIixbtP/ZEYTjWZBHfb4A8RryfLYvsjfAwas&#10;36ngy95B1fjeDtwGRuMC73LIf3x3/GNxuQ6o8+u4/gMAAP//AwBQSwMEFAAGAAgAAAAhANm+we3f&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ0JJFOJUFRIHkPhpQZzd&#10;eIkj4nWI3Sbw9GxPcJzZT7Mz1Wp2vTjgGDpPCi4XCQikxpuOWgVvr3cXBYgQNRnde0IF3xhgVZ+e&#10;VLo0fqINHraxFRxCodQKbIxDKWVoLDodFn5A4tuHH52OLMdWmlFPHO56mSbJtXS6I/5g9YC3FpvP&#10;7d4p+Mnt/SbLpyKG5681Pj207/nji1LnZ/P6BkTEOf7BcKzP1aHmTju/JxNEzzpLU0YVZBlPOALJ&#10;sliC2LFzVYCsK/l/Qv0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsspkiUACAABlBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2b7B7d8AAAAK&#10;AQAADwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" path="m5881878,r-6096,l6096,,,,,6083r6096,l5875782,6083r6096,l5881878,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28731BF7" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6304A3E0" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="82"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FCFBDA2" wp14:editId="5FAAE9FC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>839724</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>213638</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5882005" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="11" name="Graphic 11"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5882005" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5882005" h="6350">
+                              <a:moveTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4B726997" id="Graphic 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.1pt;margin-top:16.8pt;width:463.15pt;height:.5pt;z-index:-15725056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5882005,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyymSJQAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+ykSuJZcaqpVadJ&#10;VVepmfZMMI6tYY4BiZ1/vwObJO0e2k7zAxy+j+O7+w5W130ryUEY24Aq6HSSUiIUh7JRu4L+2Nx9&#10;yiixjqmSSVCioEdh6fX644dVp3MxgxpkKQzBIMrmnS5o7ZzOk8TyWrTMTkALhc4KTMscLs0uKQ3r&#10;MHork1maLpIOTKkNcGEt/r0dnHQd4leV4O57VVnhiCwocnNhNGHc+jFZr1i+M0zXDR9psH9g0bJG&#10;4aGnULfMMbI3zV+h2oYbsFC5CYc2gapquAg5YDbT9EU2TzXTIuSCxbH6VCb7/8Lyh8OTfjSeutX3&#10;wH9ZrEjSaZufPH5hR0xfmdZjkTjpQxWPpyqK3hGOP+dZhsrMKeHoW1zNQ5ETlse9fG/dVwEhDjvc&#10;WzdoUEaL1dHivYqmQSW9hjJo6ChBDQ0lqOF20FAz5/d5ct4k3QWReuThnS0cxAYCzPkUkO00W2KX&#10;xkSQ6Rkj1XPscr7MZs+wERFnHaIu0s+LN8CwIy+OjSHiPIQaMIs0u/KJIrvojvOLE19FzrNzFm8A&#10;n8vzLnBUPbLkEqwYEvD6hExOmmFWl11hQTblXSOll8ma3fZGGnJg/gqHbyzEBSx07NCkvl23UB4f&#10;DenwXhfU/t4zIyiR3xReHP8IRMNEYxsN4+QNhKcidIixbtP/ZEYTjWZBHfb4A8RryfLYvsjfAwas&#10;36ngy95B1fjeDtwGRuMC73LIf3x3/GNxuQ6o8+u4/gMAAP//AwBQSwMEFAAGAAgAAAAhAPF72BHf&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLzZRbBAkKVpTDxoorXVeN7C&#10;yBLZWWS3BX16pyc9/jNf/vmmXM22F0ccfedIwfUiAoFUu6ajVsHb6/1VDsIHTY3uHaGCb/Swqs7P&#10;Sl00bqItHnehFVxCvtAKTAhDIaWvDVrtF25A4t2HG60OHMdWNqOeuNz2Mo6iVFrdEV8wesA7g/Xn&#10;7mAV/GTmYZtkUx785muNz4/te/b0otTlxby+BRFwDn8wnPRZHSp22rsDNV70nJM4ZlRBkqQgTkC0&#10;zJcg9jy5SUFWpfz/QvULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsspkiUACAABlBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8XvYEd8AAAAK&#10;AQAADwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" path="m5881878,r-6096,l6096,,,,,6083r6096,l5875782,6083r6096,l5881878,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440FBDB6" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AEDDA31" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="83"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3ADF4562" wp14:editId="22759C77">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>839724</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>214388</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5882005" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="12" name="Graphic 12"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5882005" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5882005" h="6350">
+                              <a:moveTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="61DB939F" id="Graphic 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.1pt;margin-top:16.9pt;width:463.15pt;height:.5pt;z-index:-15724544;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5882005,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTWJg+QAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5xkSppacaqpVadJ&#10;VVepmfZMMI6tYY5xJHb+/Q4ckrR7WDfND3D4Po7v7jtY3vStZnvlsAFT8MlozJkyEsrGbAv+bX3/&#10;YcEZemFKocGogh8U8pvV+3fLzuZqCjXoUjlGQQzmnS147b3NswxlrVqBI7DKkLMC1wpPS7fNSic6&#10;it7qbDoez7MOXGkdSIVIf+8GJ1/F+FWlpP9aVag80wUnbj6OLo6bMGarpci3Tti6kUca4h9YtKIx&#10;dOgp1J3wgu1c81uotpEOECo/ktBmUFWNVDEHymYyfpXNcy2sirlQcdCeyoT/L6x83D/bJxeoo30A&#10;+QOpIllnMT95wgKPmL5ybcAScdbHKh5OVVS9Z5J+zhYLUmbGmSTf/OMsFjkTedord+g/K4hxxP4B&#10;/aBBmSxRJ0v2JpmOlAwa6qih54w0dJyRhptBQyt82BfIBZN1F0TqI4/gbGGv1hBhPqRAbCeLK+rS&#10;lAgxPWO0eYm9ml0tpi+wCZFmG6POx9fzN8CoIy+OTSHSPIQaMDFgkEbkyZ3mVyf+ETlbnLN4A/hc&#10;nr8CJ9UTS6kB1ZBA0CdmctKMsrrsCgTdlPeN1kEmdNvNrXZsL8IVjl9QnLZcwGLHDk0a2nUD5eHJ&#10;sY7udcHx5044xZn+YujihEcgGS4Zm2Q4r28hPhWxQxz6df9dOMssmQX31OOPkK6lyFP7EpkAGLBh&#10;p4FPOw9VE3o7chsYHRd0l2MCx3cnPBaX64g6v46rXwAAAP//AwBQSwMEFAAGAAgAAAAhANm+we3f&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ0JJFOJUFRIHkPhpQZzd&#10;eIkj4nWI3Sbw9GxPcJzZT7Mz1Wp2vTjgGDpPCi4XCQikxpuOWgVvr3cXBYgQNRnde0IF3xhgVZ+e&#10;VLo0fqINHraxFRxCodQKbIxDKWVoLDodFn5A4tuHH52OLMdWmlFPHO56mSbJtXS6I/5g9YC3FpvP&#10;7d4p+Mnt/SbLpyKG5681Pj207/nji1LnZ/P6BkTEOf7BcKzP1aHmTju/JxNEzzpLU0YVZBlPOALJ&#10;sliC2LFzVYCsK/l/Qv0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU1iYPkACAABlBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2b7B7d8AAAAK&#10;AQAADwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" path="m5881878,r-6096,l6096,,,,,6096r6096,l5875782,6096r6096,l5881878,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D852EF" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F25916" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="83"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592448" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15004F3C" wp14:editId="47EC67A5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>839724</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>214400</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5882005" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="13" name="Graphic 13"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5882005" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5882005" h="6350">
+                              <a:moveTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2F011786" id="Graphic 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.1pt;margin-top:16.9pt;width:463.15pt;height:.5pt;z-index:-15724032;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5882005,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyymSJQAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+ykSuJZcaqpVadJ&#10;VVepmfZMMI6tYY4BiZ1/vwObJO0e2k7zAxy+j+O7+w5W130ryUEY24Aq6HSSUiIUh7JRu4L+2Nx9&#10;yiixjqmSSVCioEdh6fX644dVp3MxgxpkKQzBIMrmnS5o7ZzOk8TyWrTMTkALhc4KTMscLs0uKQ3r&#10;MHork1maLpIOTKkNcGEt/r0dnHQd4leV4O57VVnhiCwocnNhNGHc+jFZr1i+M0zXDR9psH9g0bJG&#10;4aGnULfMMbI3zV+h2oYbsFC5CYc2gapquAg5YDbT9EU2TzXTIuSCxbH6VCb7/8Lyh8OTfjSeutX3&#10;wH9ZrEjSaZufPH5hR0xfmdZjkTjpQxWPpyqK3hGOP+dZhsrMKeHoW1zNQ5ETlse9fG/dVwEhDjvc&#10;WzdoUEaL1dHivYqmQSW9hjJo6ChBDQ0lqOF20FAz5/d5ct4k3QWReuThnS0cxAYCzPkUkO00W2KX&#10;xkSQ6Rkj1XPscr7MZs+wERFnHaIu0s+LN8CwIy+OjSHiPIQaMIs0u/KJIrvojvOLE19FzrNzFm8A&#10;n8vzLnBUPbLkEqwYEvD6hExOmmFWl11hQTblXSOll8ma3fZGGnJg/gqHbyzEBSx07NCkvl23UB4f&#10;DenwXhfU/t4zIyiR3xReHP8IRMNEYxsN4+QNhKcidIixbtP/ZEYTjWZBHfb4A8RryfLYvsjfAwas&#10;36ngy95B1fjeDtwGRuMC73LIf3x3/GNxuQ6o8+u4/gMAAP//AwBQSwMEFAAGAAgAAAAhANm+we3f&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ0JJFOJUFRIHkPhpQZzd&#10;eIkj4nWI3Sbw9GxPcJzZT7Mz1Wp2vTjgGDpPCi4XCQikxpuOWgVvr3cXBYgQNRnde0IF3xhgVZ+e&#10;VLo0fqINHraxFRxCodQKbIxDKWVoLDodFn5A4tuHH52OLMdWmlFPHO56mSbJtXS6I/5g9YC3FpvP&#10;7d4p+Mnt/SbLpyKG5681Pj207/nji1LnZ/P6BkTEOf7BcKzP1aHmTju/JxNEzzpLU0YVZBlPOALJ&#10;sliC2LFzVYCsK/l/Qv0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsspkiUACAABlBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2b7B7d8AAAAK&#10;AQAADwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" path="m5881878,r-6096,l6096,,,,,6083r6096,l5875782,6083r6096,l5881878,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06509F07" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF18796" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="83"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5350FD48" wp14:editId="651192EA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>839724</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>214400</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5882005" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="14" name="Graphic 14"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5882005" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5882005" h="6350">
+                              <a:moveTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4A86ABF6" id="Graphic 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.1pt;margin-top:16.9pt;width:463.15pt;height:.5pt;z-index:-15723520;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5882005,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyymSJQAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+ykSuJZcaqpVadJ&#10;VVepmfZMMI6tYY4BiZ1/vwObJO0e2k7zAxy+j+O7+w5W130ryUEY24Aq6HSSUiIUh7JRu4L+2Nx9&#10;yiixjqmSSVCioEdh6fX644dVp3MxgxpkKQzBIMrmnS5o7ZzOk8TyWrTMTkALhc4KTMscLs0uKQ3r&#10;MHork1maLpIOTKkNcGEt/r0dnHQd4leV4O57VVnhiCwocnNhNGHc+jFZr1i+M0zXDR9psH9g0bJG&#10;4aGnULfMMbI3zV+h2oYbsFC5CYc2gapquAg5YDbT9EU2TzXTIuSCxbH6VCb7/8Lyh8OTfjSeutX3&#10;wH9ZrEjSaZufPH5hR0xfmdZjkTjpQxWPpyqK3hGOP+dZhsrMKeHoW1zNQ5ETlse9fG/dVwEhDjvc&#10;WzdoUEaL1dHivYqmQSW9hjJo6ChBDQ0lqOF20FAz5/d5ct4k3QWReuThnS0cxAYCzPkUkO00W2KX&#10;xkSQ6Rkj1XPscr7MZs+wERFnHaIu0s+LN8CwIy+OjSHiPIQaMIs0u/KJIrvojvOLE19FzrNzFm8A&#10;n8vzLnBUPbLkEqwYEvD6hExOmmFWl11hQTblXSOll8ma3fZGGnJg/gqHbyzEBSx07NCkvl23UB4f&#10;DenwXhfU/t4zIyiR3xReHP8IRMNEYxsN4+QNhKcidIixbtP/ZEYTjWZBHfb4A8RryfLYvsjfAwas&#10;36ngy95B1fjeDtwGRuMC73LIf3x3/GNxuQ6o8+u4/gMAAP//AwBQSwMEFAAGAAgAAAAhANm+we3f&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ0JJFOJUFRIHkPhpQZzd&#10;eIkj4nWI3Sbw9GxPcJzZT7Mz1Wp2vTjgGDpPCi4XCQikxpuOWgVvr3cXBYgQNRnde0IF3xhgVZ+e&#10;VLo0fqINHraxFRxCodQKbIxDKWVoLDodFn5A4tuHH52OLMdWmlFPHO56mSbJtXS6I/5g9YC3FpvP&#10;7d4p+Mnt/SbLpyKG5681Pj207/nji1LnZ/P6BkTEOf7BcKzP1aHmTju/JxNEzzpLU0YVZBlPOALJ&#10;sliC2LFzVYCsK/l/Qv0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsspkiUACAABlBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2b7B7d8AAAAK&#10;AQAADwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" path="m5881878,r-6096,l6096,,,,,6083r6096,l5875782,6083r6096,l5881878,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EB809A" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06B15822" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="83"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487593472" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E3DFA17" wp14:editId="5AB03173">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>839724</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>214400</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5882005" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="15" name="Graphic 15"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5882005" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5882005" h="6350">
+                              <a:moveTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3F95198A" id="Graphic 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.1pt;margin-top:16.9pt;width:463.15pt;height:.5pt;z-index:-15723008;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5882005,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyymSJQAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+ykSuJZcaqpVadJ&#10;VVepmfZMMI6tYY4BiZ1/vwObJO0e2k7zAxy+j+O7+w5W130ryUEY24Aq6HSSUiIUh7JRu4L+2Nx9&#10;yiixjqmSSVCioEdh6fX644dVp3MxgxpkKQzBIMrmnS5o7ZzOk8TyWrTMTkALhc4KTMscLs0uKQ3r&#10;MHork1maLpIOTKkNcGEt/r0dnHQd4leV4O57VVnhiCwocnNhNGHc+jFZr1i+M0zXDR9psH9g0bJG&#10;4aGnULfMMbI3zV+h2oYbsFC5CYc2gapquAg5YDbT9EU2TzXTIuSCxbH6VCb7/8Lyh8OTfjSeutX3&#10;wH9ZrEjSaZufPH5hR0xfmdZjkTjpQxWPpyqK3hGOP+dZhsrMKeHoW1zNQ5ETlse9fG/dVwEhDjvc&#10;WzdoUEaL1dHivYqmQSW9hjJo6ChBDQ0lqOF20FAz5/d5ct4k3QWReuThnS0cxAYCzPkUkO00W2KX&#10;xkSQ6Rkj1XPscr7MZs+wERFnHaIu0s+LN8CwIy+OjSHiPIQaMIs0u/KJIrvojvOLE19FzrNzFm8A&#10;n8vzLnBUPbLkEqwYEvD6hExOmmFWl11hQTblXSOll8ma3fZGGnJg/gqHbyzEBSx07NCkvl23UB4f&#10;DenwXhfU/t4zIyiR3xReHP8IRMNEYxsN4+QNhKcidIixbtP/ZEYTjWZBHfb4A8RryfLYvsjfAwas&#10;36ngy95B1fjeDtwGRuMC73LIf3x3/GNxuQ6o8+u4/gMAAP//AwBQSwMEFAAGAAgAAAAhANm+we3f&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ0JJFOJUFRIHkPhpQZzd&#10;eIkj4nWI3Sbw9GxPcJzZT7Mz1Wp2vTjgGDpPCi4XCQikxpuOWgVvr3cXBYgQNRnde0IF3xhgVZ+e&#10;VLo0fqINHraxFRxCodQKbIxDKWVoLDodFn5A4tuHH52OLMdWmlFPHO56mSbJtXS6I/5g9YC3FpvP&#10;7d4p+Mnt/SbLpyKG5681Pj207/nji1LnZ/P6BkTEOf7BcKzP1aHmTju/JxNEzzpLU0YVZBlPOALJ&#10;sliC2LFzVYCsK/l/Qv0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsspkiUACAABlBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2b7B7d8AAAAK&#10;AQAADwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" path="m5881878,r-6096,l6096,,,,,6083r6096,l5875782,6083r6096,l5881878,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8ECF11" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DAA9A49" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="83"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487593984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3465F49A" wp14:editId="46657A08">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>839724</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>214388</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5882005" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="16" name="Graphic 16"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5882005" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5882005" h="6350">
+                              <a:moveTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="08A12518" id="Graphic 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.1pt;margin-top:16.9pt;width:463.15pt;height:.5pt;z-index:-15722496;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5882005,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTWJg+QAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5xkSppacaqpVadJ&#10;VVepmfZMMI6tYY5xJHb+/Q4ckrR7WDfND3D4Po7v7jtY3vStZnvlsAFT8MlozJkyEsrGbAv+bX3/&#10;YcEZemFKocGogh8U8pvV+3fLzuZqCjXoUjlGQQzmnS147b3NswxlrVqBI7DKkLMC1wpPS7fNSic6&#10;it7qbDoez7MOXGkdSIVIf+8GJ1/F+FWlpP9aVag80wUnbj6OLo6bMGarpci3Tti6kUca4h9YtKIx&#10;dOgp1J3wgu1c81uotpEOECo/ktBmUFWNVDEHymYyfpXNcy2sirlQcdCeyoT/L6x83D/bJxeoo30A&#10;+QOpIllnMT95wgKPmL5ybcAScdbHKh5OVVS9Z5J+zhYLUmbGmSTf/OMsFjkTedord+g/K4hxxP4B&#10;/aBBmSxRJ0v2JpmOlAwa6qih54w0dJyRhptBQyt82BfIBZN1F0TqI4/gbGGv1hBhPqRAbCeLK+rS&#10;lAgxPWO0eYm9ml0tpi+wCZFmG6POx9fzN8CoIy+OTSHSPIQaMDFgkEbkyZ3mVyf+ETlbnLN4A/hc&#10;nr8CJ9UTS6kB1ZBA0CdmctKMsrrsCgTdlPeN1kEmdNvNrXZsL8IVjl9QnLZcwGLHDk0a2nUD5eHJ&#10;sY7udcHx5044xZn+YujihEcgGS4Zm2Q4r28hPhWxQxz6df9dOMssmQX31OOPkK6lyFP7EpkAGLBh&#10;p4FPOw9VE3o7chsYHRd0l2MCx3cnPBaX64g6v46rXwAAAP//AwBQSwMEFAAGAAgAAAAhANm+we3f&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ0JJFOJUFRIHkPhpQZzd&#10;eIkj4nWI3Sbw9GxPcJzZT7Mz1Wp2vTjgGDpPCi4XCQikxpuOWgVvr3cXBYgQNRnde0IF3xhgVZ+e&#10;VLo0fqINHraxFRxCodQKbIxDKWVoLDodFn5A4tuHH52OLMdWmlFPHO56mSbJtXS6I/5g9YC3FpvP&#10;7d4p+Mnt/SbLpyKG5681Pj207/nji1LnZ/P6BkTEOf7BcKzP1aHmTju/JxNEzzpLU0YVZBlPOALJ&#10;sliC2LFzVYCsK/l/Qv0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU1iYPkACAABlBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2b7B7d8AAAAK&#10;AQAADwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" path="m5881878,r-6096,l6096,,,,,6096r6096,l5875782,6096r6096,l5881878,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EDDDED" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7467AD3A" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="82"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487594496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E0766B0" wp14:editId="3CFB495A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>839724</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>213626</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5882005" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="17" name="Graphic 17"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5882005" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5882005" h="6350">
+                              <a:moveTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6AA3634A" id="Graphic 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.1pt;margin-top:16.8pt;width:463.15pt;height:.5pt;z-index:-15721984;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5882005,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTWJg+QAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5xkSppacaqpVadJ&#10;VVepmfZMMI6tYY5xJHb+/Q4ckrR7WDfND3D4Po7v7jtY3vStZnvlsAFT8MlozJkyEsrGbAv+bX3/&#10;YcEZemFKocGogh8U8pvV+3fLzuZqCjXoUjlGQQzmnS147b3NswxlrVqBI7DKkLMC1wpPS7fNSic6&#10;it7qbDoez7MOXGkdSIVIf+8GJ1/F+FWlpP9aVag80wUnbj6OLo6bMGarpci3Tti6kUca4h9YtKIx&#10;dOgp1J3wgu1c81uotpEOECo/ktBmUFWNVDEHymYyfpXNcy2sirlQcdCeyoT/L6x83D/bJxeoo30A&#10;+QOpIllnMT95wgKPmL5ybcAScdbHKh5OVVS9Z5J+zhYLUmbGmSTf/OMsFjkTedord+g/K4hxxP4B&#10;/aBBmSxRJ0v2JpmOlAwa6qih54w0dJyRhptBQyt82BfIBZN1F0TqI4/gbGGv1hBhPqRAbCeLK+rS&#10;lAgxPWO0eYm9ml0tpi+wCZFmG6POx9fzN8CoIy+OTSHSPIQaMDFgkEbkyZ3mVyf+ETlbnLN4A/hc&#10;nr8CJ9UTS6kB1ZBA0CdmctKMsrrsCgTdlPeN1kEmdNvNrXZsL8IVjl9QnLZcwGLHDk0a2nUD5eHJ&#10;sY7udcHx5044xZn+YujihEcgGS4Zm2Q4r28hPhWxQxz6df9dOMssmQX31OOPkK6lyFP7EpkAGLBh&#10;p4FPOw9VE3o7chsYHRd0l2MCx3cnPBaX64g6v46rXwAAAP//AwBQSwMEFAAGAAgAAAAhAPF72BHf&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLzZRbBAkKVpTDxoorXVeN7C&#10;yBLZWWS3BX16pyc9/jNf/vmmXM22F0ccfedIwfUiAoFUu6ajVsHb6/1VDsIHTY3uHaGCb/Swqs7P&#10;Sl00bqItHnehFVxCvtAKTAhDIaWvDVrtF25A4t2HG60OHMdWNqOeuNz2Mo6iVFrdEV8wesA7g/Xn&#10;7mAV/GTmYZtkUx785muNz4/te/b0otTlxby+BRFwDn8wnPRZHSp22rsDNV70nJM4ZlRBkqQgTkC0&#10;zJcg9jy5SUFWpfz/QvULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU1iYPkACAABlBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8XvYEd8AAAAK&#10;AQAADwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" path="m5881878,r-6096,l6096,,,,,6096r6096,l5875782,6096r6096,l5881878,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486D8BFF" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA08E47" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="84"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487595008" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F39CC41" wp14:editId="375D82D3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>839724</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>214642</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5882005" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="18" name="Graphic 18"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5882005" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5882005" h="6350">
+                              <a:moveTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5A420B0F" id="Graphic 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.1pt;margin-top:16.9pt;width:463.15pt;height:.5pt;z-index:-15721472;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5882005,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTWJg+QAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5xkSppacaqpVadJ&#10;VVepmfZMMI6tYY5xJHb+/Q4ckrR7WDfND3D4Po7v7jtY3vStZnvlsAFT8MlozJkyEsrGbAv+bX3/&#10;YcEZemFKocGogh8U8pvV+3fLzuZqCjXoUjlGQQzmnS147b3NswxlrVqBI7DKkLMC1wpPS7fNSic6&#10;it7qbDoez7MOXGkdSIVIf+8GJ1/F+FWlpP9aVag80wUnbj6OLo6bMGarpci3Tti6kUca4h9YtKIx&#10;dOgp1J3wgu1c81uotpEOECo/ktBmUFWNVDEHymYyfpXNcy2sirlQcdCeyoT/L6x83D/bJxeoo30A&#10;+QOpIllnMT95wgKPmL5ybcAScdbHKh5OVVS9Z5J+zhYLUmbGmSTf/OMsFjkTedord+g/K4hxxP4B&#10;/aBBmSxRJ0v2JpmOlAwa6qih54w0dJyRhptBQyt82BfIBZN1F0TqI4/gbGGv1hBhPqRAbCeLK+rS&#10;lAgxPWO0eYm9ml0tpi+wCZFmG6POx9fzN8CoIy+OTSHSPIQaMDFgkEbkyZ3mVyf+ETlbnLN4A/hc&#10;nr8CJ9UTS6kB1ZBA0CdmctKMsrrsCgTdlPeN1kEmdNvNrXZsL8IVjl9QnLZcwGLHDk0a2nUD5eHJ&#10;sY7udcHx5044xZn+YujihEcgGS4Zm2Q4r28hPhWxQxz6df9dOMssmQX31OOPkK6lyFP7EpkAGLBh&#10;p4FPOw9VE3o7chsYHRd0l2MCx3cnPBaX64g6v46rXwAAAP//AwBQSwMEFAAGAAgAAAAhANm+we3f&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ0JJFOJUFRIHkPhpQZzd&#10;eIkj4nWI3Sbw9GxPcJzZT7Mz1Wp2vTjgGDpPCi4XCQikxpuOWgVvr3cXBYgQNRnde0IF3xhgVZ+e&#10;VLo0fqINHraxFRxCodQKbIxDKWVoLDodFn5A4tuHH52OLMdWmlFPHO56mSbJtXS6I/5g9YC3FpvP&#10;7d4p+Mnt/SbLpyKG5681Pj207/nji1LnZ/P6BkTEOf7BcKzP1aHmTju/JxNEzzpLU0YVZBlPOALJ&#10;sliC2LFzVYCsK/l/Qv0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU1iYPkACAABlBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2b7B7d8AAAAK&#10;AQAADwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" path="m5881878,r-6096,l6096,,,,,6096r6096,l5875782,6096r6096,l5881878,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037F0F11" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C71A76A" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="83"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487595520" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1970AEBF" wp14:editId="12ECA3EA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>839724</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>214401</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5882005" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="19" name="Graphic 19"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5882005" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5882005" h="6350">
+                              <a:moveTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="6083"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1B49DC76" id="Graphic 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.1pt;margin-top:16.9pt;width:463.15pt;height:.5pt;z-index:-15720960;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5882005,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyymSJQAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+ykSuJZcaqpVadJ&#10;VVepmfZMMI6tYY4BiZ1/vwObJO0e2k7zAxy+j+O7+w5W130ryUEY24Aq6HSSUiIUh7JRu4L+2Nx9&#10;yiixjqmSSVCioEdh6fX644dVp3MxgxpkKQzBIMrmnS5o7ZzOk8TyWrTMTkALhc4KTMscLs0uKQ3r&#10;MHork1maLpIOTKkNcGEt/r0dnHQd4leV4O57VVnhiCwocnNhNGHc+jFZr1i+M0zXDR9psH9g0bJG&#10;4aGnULfMMbI3zV+h2oYbsFC5CYc2gapquAg5YDbT9EU2TzXTIuSCxbH6VCb7/8Lyh8OTfjSeutX3&#10;wH9ZrEjSaZufPH5hR0xfmdZjkTjpQxWPpyqK3hGOP+dZhsrMKeHoW1zNQ5ETlse9fG/dVwEhDjvc&#10;WzdoUEaL1dHivYqmQSW9hjJo6ChBDQ0lqOF20FAz5/d5ct4k3QWReuThnS0cxAYCzPkUkO00W2KX&#10;xkSQ6Rkj1XPscr7MZs+wERFnHaIu0s+LN8CwIy+OjSHiPIQaMIs0u/KJIrvojvOLE19FzrNzFm8A&#10;n8vzLnBUPbLkEqwYEvD6hExOmmFWl11hQTblXSOll8ma3fZGGnJg/gqHbyzEBSx07NCkvl23UB4f&#10;DenwXhfU/t4zIyiR3xReHP8IRMNEYxsN4+QNhKcidIixbtP/ZEYTjWZBHfb4A8RryfLYvsjfAwas&#10;36ngy95B1fjeDtwGRuMC73LIf3x3/GNxuQ6o8+u4/gMAAP//AwBQSwMEFAAGAAgAAAAhANm+we3f&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ0JJFOJUFRIHkPhpQZzd&#10;eIkj4nWI3Sbw9GxPcJzZT7Mz1Wp2vTjgGDpPCi4XCQikxpuOWgVvr3cXBYgQNRnde0IF3xhgVZ+e&#10;VLo0fqINHraxFRxCodQKbIxDKWVoLDodFn5A4tuHH52OLMdWmlFPHO56mSbJtXS6I/5g9YC3FpvP&#10;7d4p+Mnt/SbLpyKG5681Pj207/nji1LnZ/P6BkTEOf7BcKzP1aHmTju/JxNEzzpLU0YVZBlPOALJ&#10;sliC2LFzVYCsK/l/Qv0LAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsspkiUACAABlBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2b7B7d8AAAAK&#10;AQAADwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" path="m5881878,r-6096,l6096,,,,,6083r6096,l5875782,6083r6096,l5881878,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3055BC" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C561166" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="83"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487596032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B590946" wp14:editId="41C57DEC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>839724</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>213995</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5882005" cy="6350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="20" name="Graphic 20"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5882005" cy="6350"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5882005" h="6350">
+                              <a:moveTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5875782" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="6096"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5881878" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6A552DDA" id="Graphic 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:66.1pt;margin-top:16.85pt;width:463.15pt;height:.5pt;z-index:-15720448;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5882005,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTWJg+QAIAAGUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X5xkSppacaqpVadJ&#10;VVepmfZMMI6tYY5xJHb+/Q4ckrR7WDfND3D4Po7v7jtY3vStZnvlsAFT8MlozJkyEsrGbAv+bX3/&#10;YcEZemFKocGogh8U8pvV+3fLzuZqCjXoUjlGQQzmnS147b3NswxlrVqBI7DKkLMC1wpPS7fNSic6&#10;it7qbDoez7MOXGkdSIVIf+8GJ1/F+FWlpP9aVag80wUnbj6OLo6bMGarpci3Tti6kUca4h9YtKIx&#10;dOgp1J3wgu1c81uotpEOECo/ktBmUFWNVDEHymYyfpXNcy2sirlQcdCeyoT/L6x83D/bJxeoo30A&#10;+QOpIllnMT95wgKPmL5ybcAScdbHKh5OVVS9Z5J+zhYLUmbGmSTf/OMsFjkTedord+g/K4hxxP4B&#10;/aBBmSxRJ0v2JpmOlAwa6qih54w0dJyRhptBQyt82BfIBZN1F0TqI4/gbGGv1hBhPqRAbCeLK+rS&#10;lAgxPWO0eYm9ml0tpi+wCZFmG6POx9fzN8CoIy+OTSHSPIQaMDFgkEbkyZ3mVyf+ETlbnLN4A/hc&#10;nr8CJ9UTS6kB1ZBA0CdmctKMsrrsCgTdlPeN1kEmdNvNrXZsL8IVjl9QnLZcwGLHDk0a2nUD5eHJ&#10;sY7udcHx5044xZn+YujihEcgGS4Zm2Q4r28hPhWxQxz6df9dOMssmQX31OOPkK6lyFP7EpkAGLBh&#10;p4FPOw9VE3o7chsYHRd0l2MCx3cnPBaX64g6v46rXwAAAP//AwBQSwMEFAAGAAgAAAAhALbsykbf&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNxYSstoVZpOExIHkPjYQJyz&#10;xjQVjVOabC38erwTHF/70evH1Wp2vTjgGDpPCi4XCQikxpuOWgVvr3cXBYgQNRnde0IF3xhgVZ+e&#10;VLo0fqINHraxFVxCodQKbIxDKWVoLDodFn5A4t2HH52OHMdWmlFPXO56mSbJtXS6I75g9YC3FpvP&#10;7d4p+Mnt/SbLpyKG5681Pj207/nji1LnZ/P6BkTEOf7BcNRndajZaef3ZILoOWdpyqiCLMtBHIFk&#10;WSxB7HhylYOsK/n/hfoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU1iYPkACAABlBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAtuzKRt8AAAAK&#10;AQAADwAAAAAAAAAAAAAAAACaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#10;AA==&#10;" path="m5881878,r-6096,l6096,,,,,6096r6096,l5875782,6096r6096,l5881878,xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE63285" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E02EC">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1100" w:right="0" w:bottom="880" w:left="0" w:header="0" w:footer="686" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="709" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10490"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E02EC" w14:paraId="28AE33B0" w14:textId="77777777" w:rsidTr="0090400D">
+        <w:trPr>
+          <w:trHeight w:val="652"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
+          </w:tcPr>
+          <w:p w14:paraId="262D0890" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="199"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>FURTHER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>INFORMATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="3DE84517" w14:textId="77777777" w:rsidTr="0090400D">
+        <w:trPr>
+          <w:trHeight w:val="1251"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E01A355" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="112"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>employer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FE3B6CA" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="112" w:right="116"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">If you have referred this complaint to the teacher’s employer (e.g. the school or its council/board) what was the outcome of the complaint? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>If you have not referred this complaint to the employer, what are your reasons for not doing so?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="6BC82225" w14:textId="77777777" w:rsidTr="0090400D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidRDefault="0089521C" w:rsidP="00613DDA">
+          <w:p w14:paraId="12AF57CE" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="6F288F0D" w14:textId="77777777" w:rsidTr="0090400D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidRDefault="0089521C" w:rsidP="00613DDA">
+          <w:p w14:paraId="77D2DB00" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidTr="00613DDA">
-[...100 lines deleted...]
-      <w:tr w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="0DA86CDF" w14:textId="77777777" w:rsidTr="0090400D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidRDefault="0089521C" w:rsidP="00613DDA">
+          <w:p w14:paraId="0204CFE6" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2482" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="14FDD234" w14:textId="77777777" w:rsidTr="0090400D">
+        <w:trPr>
+          <w:trHeight w:val="999"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="116550FA" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Referral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>persons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>agency:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76E04682" w14:textId="2EB72605" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>have</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>referred</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>this</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>complaint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>another</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>person</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>agency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(e.g.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00515D50">
+              <w:t>NT Police, Department of Children and Families</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">), what was the outcome of the complaint? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Please attach copies of relevant documents.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="0C57B002" w14:textId="77777777" w:rsidTr="0090400D">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6875DACC" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="1DD2A752" w14:textId="77777777" w:rsidTr="0090400D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF2482" w:rsidRPr="00981006" w:rsidRDefault="00BF2482" w:rsidP="00613DDA">
+          <w:p w14:paraId="1B0805C9" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2482" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="31B3C704" w14:textId="77777777" w:rsidTr="0090400D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF2482" w:rsidRPr="00981006" w:rsidRDefault="00BF2482" w:rsidP="00613DDA">
+          <w:p w14:paraId="3569AA37" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2482" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="751FE9CE" w14:textId="77777777" w:rsidTr="0090400D">
+        <w:trPr>
+          <w:trHeight w:val="1504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58E69F6C" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Witnesses:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="227ECA34" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="112" w:right="112"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>If any other person can provide information about the complaint, please provide their names, contact details and what information they may be able to provide. The most important persons will be the student/s involved and anyone who witnessed the alleged incident/s. Please try to obtain witness approval before naming them below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="574B3AE7" w14:textId="77777777" w:rsidTr="0090400D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF2482" w:rsidRPr="00981006" w:rsidRDefault="00BF2482" w:rsidP="00613DDA">
+          <w:p w14:paraId="64597786" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="608A4DEF" w14:textId="77777777" w:rsidTr="0090400D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidRDefault="0089521C" w:rsidP="00613DDA">
+          <w:p w14:paraId="7C1F86FB" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="0F4BC4C3" w14:textId="77777777" w:rsidTr="0090400D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidRDefault="0089521C" w:rsidP="00613DDA">
+          <w:p w14:paraId="34DCA251" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="60199A45" w14:textId="77777777" w:rsidTr="0090400D">
         <w:trPr>
-          <w:trHeight w:val="2731"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0089521C" w:rsidRPr="00981006" w:rsidRDefault="0089521C" w:rsidP="00613DDA">
+          <w:p w14:paraId="68C81D51" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
             <w:pPr>
-              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:b/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00981006">
-[...258 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30F12" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="262B9D13" w14:textId="77777777" w:rsidTr="0090400D">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51402DD8" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="0E70E7BD" w14:textId="77777777" w:rsidTr="0090400D">
+        <w:trPr>
+          <w:trHeight w:val="565"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7235A110" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E02EC" w14:paraId="4948432E" w14:textId="77777777" w:rsidTr="0090400D">
+        <w:trPr>
+          <w:trHeight w:val="2732"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C76FA21" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="205"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Documents/other</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>evidence:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B668DDF" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="112"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Attach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="78"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>copies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="78"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="78"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>any</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="79"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="79"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="78"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>other</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="78"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>evidence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="78"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>relevant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="78"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="78"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="78"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>complaint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="78"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(e.g.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="78"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>letter, photographs, statements from witnesses or other people).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="485D5B3C" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="833"/>
+              </w:tabs>
+              <w:ind w:right="114"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>witnesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>were</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>provided</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>by other relevant people please try to obtain their approval before providing them.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4081E19E" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="833"/>
+              </w:tabs>
+              <w:ind w:right="118"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="29"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="29"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="29"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="29"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>witnesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="31"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="29"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="29"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>relevant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="29"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>people</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="29"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>provide their contact details.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51B9358D" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="827"/>
+              </w:tabs>
+              <w:ind w:left="827" w:right="113" w:hanging="358"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Alternatively</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>you</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>may</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>details</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>who</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>relevant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>information, what the information is and how they can be contacted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="74461732" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001E02EC">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1160" w:right="0" w:bottom="880" w:left="0" w:header="0" w:footer="686" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="709" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10490"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E02EC" w14:paraId="2E04AB2D" w14:textId="77777777" w:rsidTr="0090400D">
         <w:trPr>
           <w:trHeight w:val="652"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
           </w:tcPr>
-          <w:p w:rsidR="00B30F12" w:rsidRPr="00981006" w:rsidRDefault="00B30F12" w:rsidP="00613DDA">
+          <w:p w14:paraId="3FF4D10D" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="199"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00981006">
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>DECLARATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B30F12" w:rsidRPr="00981006" w:rsidTr="00613DDA">
+      <w:tr w:rsidR="001E02EC" w14:paraId="37D35AFE" w14:textId="77777777" w:rsidTr="0090400D">
         <w:trPr>
-          <w:trHeight w:val="652"/>
+          <w:trHeight w:val="4925"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9854" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B30F12" w:rsidRPr="00981006" w:rsidRDefault="00B30F12" w:rsidP="00613DDA">
+          <w:p w14:paraId="0427B3D2" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B30F12" w:rsidRDefault="00D90273" w:rsidP="00613DDA">
+          <w:p w14:paraId="022A23EF" w14:textId="2EBDEDDC" w:rsidR="001E02EC" w:rsidRDefault="00000000" w:rsidP="0090400D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="720" w:hanging="720"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="826"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:ind w:left="383" w:right="109" w:hanging="383"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...4 lines deleted...]
-                <w:id w:val="1338497121"/>
+                <w:id w:val="-610968984"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="0090400D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B30F12" w:rsidRPr="00981006">
-[...6 lines deleted...]
-              <w:t>I understand that the Teacher will be notified of the complaint and will be made aware of my name and the details of the complaint.</w:t>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  I </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>understand</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>that</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090628C">
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>eacher</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>will</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>notified</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>complaint</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>will</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>be</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>made</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>aware</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t>my name and the details of the complaint</w:t>
+            </w:r>
+            <w:r w:rsidR="0090628C">
+              <w:t>, if the Board accepts the complaint</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D90273" w:rsidRPr="00981006" w:rsidRDefault="00D90273" w:rsidP="00613DDA">
+          <w:p w14:paraId="6796D8B2" w14:textId="77777777" w:rsidR="00A83C2C" w:rsidRDefault="00A83C2C" w:rsidP="0090400D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="720" w:hanging="720"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="826"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:ind w:right="109"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B30F12" w:rsidRDefault="00D90273" w:rsidP="00613DDA">
+          <w:p w14:paraId="25B1347C" w14:textId="1B2912A4" w:rsidR="001E02EC" w:rsidRDefault="00000000" w:rsidP="0090400D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="720" w:hanging="720"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="826"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:ind w:left="383" w:right="106" w:hanging="383"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...4 lines deleted...]
-                <w:id w:val="1500084583"/>
+                <w:id w:val="-1742712259"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="0090400D">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B30F12" w:rsidRPr="00981006">
-[...98 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0090400D">
+              <w:t xml:space="preserve">  I understand that the Teacher Registration Board of the Northern Territory may provide a copy of all the information that is received about a teacher to him or her in accordance with procedural fairness requirements and/or the </w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Information Act</w:t>
             </w:r>
-            <w:r w:rsidR="00550047">
-[...13 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="0090400D">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D90273" w:rsidRPr="00981006" w:rsidRDefault="00D90273" w:rsidP="00613DDA">
+          <w:p w14:paraId="32AEBC5F" w14:textId="77777777" w:rsidR="00A83C2C" w:rsidRDefault="00A83C2C" w:rsidP="0090400D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="720" w:hanging="720"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="826"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:ind w:right="106"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B30F12" w:rsidRPr="00981006" w:rsidRDefault="00D90273" w:rsidP="00613DDA">
+          <w:p w14:paraId="1A37366B" w14:textId="06ACD92B" w:rsidR="001E02EC" w:rsidRDefault="00000000" w:rsidP="0090400D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="720" w:hanging="720"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="826"/>
+                <w:tab w:val="left" w:pos="828"/>
+              </w:tabs>
+              <w:ind w:left="383" w:right="111" w:hanging="425"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:rPr>
-[...4 lines deleted...]
-                <w:id w:val="-1324192630"/>
+                <w:id w:val="1659730834"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="0090628C">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                    <w:szCs w:val="20"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B30F12" w:rsidRPr="00981006">
-[...42 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0090400D">
+              <w:t xml:space="preserve">  To the best of my knowledge all the information I am providing is</w:t>
+            </w:r>
+            <w:r w:rsidR="0090628C">
+              <w:t xml:space="preserve"> true and</w:t>
+            </w:r>
+            <w:r w:rsidR="0090400D">
+              <w:t xml:space="preserve"> accurate. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="532F6848" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC" w:rsidP="0090400D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="383" w:hanging="425"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-[...45 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B30F12" w:rsidRPr="00981006" w:rsidRDefault="00B30F12" w:rsidP="00613DDA">
+          <w:p w14:paraId="5CC081F3" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B30F12" w:rsidRPr="00981006" w:rsidRDefault="00B30F12" w:rsidP="00613DDA">
+          <w:p w14:paraId="6046216A" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108"/>
             </w:pPr>
-            <w:r w:rsidRPr="00981006">
-[...5 lines deleted...]
-              <w:t>Please sign your Declaration</w:t>
+            <w:r>
+              <w:t>Please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>sign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Declaration</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B30F12" w:rsidRPr="00981006" w:rsidRDefault="00B30F12" w:rsidP="00613DDA">
+          <w:p w14:paraId="7D7CCD0D" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6820"/>
+                <w:tab w:val="left" w:pos="6953"/>
+                <w:tab w:val="left" w:pos="8103"/>
+                <w:tab w:val="left" w:pos="8836"/>
+                <w:tab w:val="left" w:pos="9630"/>
+              </w:tabs>
+              <w:spacing w:before="104" w:line="760" w:lineRule="exact"/>
+              <w:ind w:left="108" w:right="223"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...105 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signature: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Full name: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001C7BBD" w:rsidRPr="00981006" w:rsidRDefault="001C7BBD" w:rsidP="002B18D3">
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+    <w:p w14:paraId="42569212" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001C7BBD" w:rsidRPr="00981006" w:rsidSect="003C696A">
-[...5 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w14:paraId="0E2EA78A" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EDE1B4C" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19C9F500" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C8B1ED" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="755EC263" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F544261" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E836B29" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42B301A0" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6852292B" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="330252DA" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B31552D" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E9D9357" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E2A2AF9" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62BF7F67" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67877073" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51F1EA68" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48BA7092" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337D743F" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE15B3E" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="567648DE" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D6437E" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E80041" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5EA265" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C88BBEF" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="749E7EFC" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7A8E77" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB8746D" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E57438E" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C75CC7" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F3F0EFE" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="212EF1CE" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20FF22E9" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76EB0B86" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32260D70" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="13"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78DE61F8" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>Page</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="001E02EC">
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="1100" w:right="0" w:bottom="280" w:left="0" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00843523" w:rsidRDefault="00843523" w:rsidP="004800BB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6D8A86B2" w14:textId="77777777" w:rsidR="00D20358" w:rsidRDefault="00D20358">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00843523" w:rsidRDefault="00843523" w:rsidP="004800BB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1CE7C75D" w14:textId="77777777" w:rsidR="00D20358" w:rsidRDefault="00D20358">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:altName w:val="Segoe UI Symbol"/>
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000D2CD8" w:rsidRDefault="000D2CD8" w:rsidP="000D2CD8">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0862EA06" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">Page </w:t>
-[...1 lines deleted...]
-    <w:r>
       <w:rPr>
-        <w:b/>
-[...25 lines deleted...]
-        <w:bCs/>
         <w:noProof/>
       </w:rPr>
-      <w:t>6</w:t>
-[...53 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487363072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="600984B4" wp14:editId="6834C9ED">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>707390</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10117022</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="544830" cy="139065"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Textbox 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="544830" cy="139065"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4C336F73" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:before="14"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>Page</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-4"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>of</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-3"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-10"/>
+                              <w:sz w:val="16"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="600984B4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:55.7pt;margin-top:796.6pt;width:42.9pt;height:10.95pt;z-index:-15953408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+aFgAkwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUtuO0zAQfUfiHyy/U6d70xI1XQErENIK&#10;Vlr4ANexm4jYY2bcJv17xm7aInhDvNhjz/jMOWe8epj8IPYWqYfQyOWiksIGA20fto38/u3jm3sp&#10;KOnQ6gGCbeTBknxYv361GmNtr6CDobUoGCRQPcZGdinFWikynfWaFhBt4KQD9DrxEbeqRT0yuh/U&#10;VVXdqRGwjQjGEvHt4zEp1wXfOWvSV+fIJjE0krmlsmJZN3lV65Wut6hj15uZhv4HFl73gZueoR51&#10;0mKH/V9QvjcIBC4tDHgFzvXGFg2sZln9oeal09EWLWwOxbNN9P9gzZf9S3xGkab3MPEAiwiKT2B+&#10;EHujxkj1XJM9pZq4OgudHPq8swTBD9nbw9lPOyVh+PL25ub+mjOGU8vrt9XdbfZbXR5HpPTJghc5&#10;aCTyuAoBvX+idCw9lcxcju0zkTRtJi7J4QbaA2sYeYyNpJ87jVaK4XNgn/LMTwGegs0pwDR8gPIz&#10;spQA73YJXF86X3DnzjyAwn3+LHnCv59L1eVLr38BAAD//wMAUEsDBBQABgAIAAAAIQDsNClD4AAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqONCAwlxqgrBCQk1DQeOTuwm&#10;VuN1iN02/D3bE9xmtKPZN8V6dgM7mSlYjxLEIgFmsPXaYifhs367ewIWokKtBo9Gwo8JsC6vrwqV&#10;a3/Gypx2sWNUgiFXEvoYx5zz0PbGqbDwo0G67f3kVCQ7dVxP6kzlbuDLJEm5UxbpQ69G89Kb9rA7&#10;OgmbL6xe7fdHs632la3rLMH39CDl7c28eQYWzRz/wnDBJ3QoianxR9SBDeSFeKAoiVV2vwR2iWSP&#10;JBoSqVgJ4GXB/68ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB+aFgAkwEAABoDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsNClD4AAAAA0B&#10;AAAPAAAAAAAAAAAAAAAAAO0DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+gQAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4C336F73" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:before="14"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>Page</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-4"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>of</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-3"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-10"/>
+                        <w:sz w:val="16"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00723B70" w:rsidRDefault="00723B70">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="255537EC" w14:textId="77777777" w:rsidR="001E02EC" w:rsidRDefault="001E02EC">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...201 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00843523" w:rsidRDefault="00843523" w:rsidP="004800BB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="63FA781A" w14:textId="77777777" w:rsidR="00D20358" w:rsidRDefault="00D20358">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00843523" w:rsidRDefault="00843523" w:rsidP="004800BB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6322AB03" w14:textId="77777777" w:rsidR="00D20358" w:rsidRDefault="00D20358">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...358 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DAD2D7D"/>
+    <w:nsid w:val="421F4EB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A7EA4B2E"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="3DF8E396"/>
+    <w:lvl w:ilvl="0" w:tplc="71BC99E8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="833" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="1" w:tplc="FF7AB710">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1682" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2" w:tplc="79EE429A">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2524" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="3" w:tplc="9BE8865A">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3366" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="4" w:tplc="96560022">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="5" w:tplc="88BAC2D8">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5051" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6" w:tplc="76BA18EC">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5893" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="7" w:tplc="6342441C">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6736" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="8" w:tplc="76DC6BD0">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7578" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29555CE6"/>
+    <w:nsid w:val="42F275B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="63C62682"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="B18E3BFC"/>
+    <w:lvl w:ilvl="0" w:tplc="AC907C30">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="828" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Segoe UI Symbol" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="1" w:tplc="C4884118">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1723" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2" w:tplc="9132D970">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2627" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="3" w:tplc="29EE0BC4">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3530" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="4" w:tplc="ADFC31DE">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4434" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="5" w:tplc="813AF52E">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5338" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6" w:tplc="A120C73C">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6241" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="7" w:tplc="031819B8">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="7145" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="8" w:tplc="04940E18">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="8048" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BFE7C1D"/>
+    <w:nsid w:val="68C6385F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="88803C9E"/>
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+    <w:tmpl w:val="CA04B2F6"/>
+    <w:lvl w:ilvl="0" w:tplc="01463CBA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="17C68EC0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1742" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E28A76FE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2645" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8E30426C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3547" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="93B4066C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4450" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DFEAB7D4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5352" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BE1EFAAC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6255" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4DC02F92">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7157" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3E943C20">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8060" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="704962B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A1E6664"/>
+    <w:lvl w:ilvl="0" w:tplc="6402FA3A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1446" w:hanging="300"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10281B5E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1922" w:hanging="300"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2472869C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2404" w:hanging="300"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="73B69D76">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2887" w:hanging="300"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="35288BD8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3369" w:hanging="300"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4AB8C724">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3852" w:hanging="300"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="23C0F4DE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4334" w:hanging="300"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B316DEAA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4817" w:hanging="300"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BCAE0652">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5299" w:hanging="300"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DA9073F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="57886F9E"/>
+    <w:lvl w:ilvl="0" w:tplc="94F05B00">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...85 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1026" w:hanging="360"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="1" w:tplc="9D94E424">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1544" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2" w:tplc="E4C28204">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="3" w:tplc="7140109C">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2593" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="4" w:tplc="8DA09570">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="5" w:tplc="7F30BF08">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3642" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6" w:tplc="1CCE50E0">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4166" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="7" w:tplc="FEA6E87E">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="4691" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="8" w:tplc="D864F3AA">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5215" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...201 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="591088372">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="810558205">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1869752117">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4" w16cid:durableId="600574941">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="5" w16cid:durableId="581913361">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004800BB"/>
-[...220 lines deleted...]
-    <w:rsid w:val="00FF7CC6"/>
+    <w:rsidRoot w:val="001E02EC"/>
+    <w:rsid w:val="000E0D05"/>
+    <w:rsid w:val="00115C00"/>
+    <w:rsid w:val="001A76AA"/>
+    <w:rsid w:val="001E02EC"/>
+    <w:rsid w:val="001F7FA1"/>
+    <w:rsid w:val="00225AFD"/>
+    <w:rsid w:val="002A7AE6"/>
+    <w:rsid w:val="00334269"/>
+    <w:rsid w:val="004627C2"/>
+    <w:rsid w:val="00515D50"/>
+    <w:rsid w:val="006602FB"/>
+    <w:rsid w:val="00842BA4"/>
+    <w:rsid w:val="0090400D"/>
+    <w:rsid w:val="0090628C"/>
+    <w:rsid w:val="00A20E4D"/>
+    <w:rsid w:val="00A3100E"/>
+    <w:rsid w:val="00A50C83"/>
+    <w:rsid w:val="00A71AB0"/>
+    <w:rsid w:val="00A83C2C"/>
+    <w:rsid w:val="00C526EE"/>
+    <w:rsid w:val="00D20358"/>
+    <w:rsid w:val="00F817F2"/>
+    <w:rsid w:val="00FB0C3A"/>
+    <w:rsid w:val="00FD568D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="62E09D3E"/>
-  <w15:docId w15:val="{17A5653D-85EE-4278-B469-96B4B711FEAB}"/>
+  <w14:docId w14:val="2C032342"/>
+  <w15:docId w15:val="{37EE3703-CFCA-4ADB-8A75-D0B3301BD712}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...798 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9723,461 +12240,572 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="275"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="1134" w:right="1131"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="666"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="1"/>
+      <w:ind w:left="1026" w:right="1129" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E0D05"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AD2ADB"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E0D05"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB0C3A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FB0C3A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB0C3A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FB0C3A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-</w:webSettings>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trbprofconduct@trb.nt.gov.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:trbprofconduct@trb.nt.gov.au." TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.nt.gov.au/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1379</Words>
-  <Characters>7864</Characters>
+  <Words>1385</Words>
+  <Characters>7896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>DET</Company>
+  <Company>NT Department of Education</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9225</CharactersWithSpaces>
+  <CharactersWithSpaces>9263</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...56 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>DomainAdmin</dc:creator>
-  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2025-11-07T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-02-09T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
+  </property>
+</Properties>
+</file>